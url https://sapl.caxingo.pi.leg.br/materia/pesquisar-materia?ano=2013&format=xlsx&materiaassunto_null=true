--- v0 (2025-12-04)
+++ v1 (2026-04-28)
@@ -51,219 +51,219 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>*****</t>
   </si>
   <si>
     <t>Publicação Diário Oficial</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI ORGÂNICA DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA E FIXA OS SUBSÍDIOS DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, PARA O PERÍODO LEGISLATIVO DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N°. 024/2010, DE 02 DE JUNHO DE 2010 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI ATIVIDADE NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2013 E NO PLANO PLURIANUAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A LEILOAR VEÍCULOS EM PÉSSIMO ESTADO DE RECUPERAÇÃO ABAIXO QUALIFICADOS E, DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DA DENOMINAÇÃO DA UNIDADE ESCOLAR RIO LONGÁ PARA UNIDADE ESCOLAR LUIZ COELHO DE REZENDE E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE CAXINGÓ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC)DO MUNICÍPIO DE CAXINGÓ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL NEGOCIAR SALÁRIOS ATRASADOS DE SERVIDORES E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, PARA EMPREENDIMENTOS HABITACIONAL VINCULADOS AOS PROGRAMA MINHA CASA MINHA VIDA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À ADQUIRIR TERRENO RURAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES, FIRMADO ENTRE OS MUNICÍPIOS DE BOM PRINCÍPIO DO PIAUÍ, BURITI DOS LOPES, CAJUEIRO DA PRAIA, CAXINGÓ, COCAL, COCAL DOS ALVES, ILHA GRANDE, MURICI DOS PORTELAS E PARNAÍBA, COM A FINALIDADE DE CONSTITUIR O CONSÓRCIO REGIONAL DE DESENVOLVIMENTO DA PLANÍCIE LITORÂNEA PIAUIENSE, NOS TERMOS DA LEI FEDERAL N°. 11.107, DE 06 DE ABRIL DE 2005, VISANDO À SOLUÇÃO DOS PROBLEMAS COMUNS E O DESENVOLVIMENTO DA REGIÃO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISA ALTERAR OS ART. 16, 18, 20, 24 E 29 DA LEI MUNICIPAL N°. 119/2008, NOS MOLDES ESTABELECIDOS PELA LEI 12.696/2012, QUE DISPÕE SOBRE OS CONSELHOS TUTELARES.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA NA CIDADE DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>