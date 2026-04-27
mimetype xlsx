--- v0 (2025-12-04)
+++ v1 (2026-04-27)
@@ -54,621 +54,621 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>*****</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RENATO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/208/pdl_001.2019_rf.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/208/pdl_001.2019_rf.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Pe. Marlos Vieira Borges e, dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RENATO DAS CAJAZEIRAS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pdl_002.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pdl_002.2019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr VALDECI DOS SANTOS SOUSA e, dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PEDRO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pdl_003.2019_pedrobrito.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pdl_003.2019_pedrobrito.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Dr. JOSÉ RAIMUNDO ANDRADE TEIXEIRA e, dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Projeto de Lei das Diretrizes Orçamentárias (PLDO)</t>
   </si>
   <si>
     <t>DR WASHINGTON LUIZ BRITO DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pldo_09.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pldo_09.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias a serem observadas na elaboração e execução da lei orçamentária anual para o exercício financeiro de 2020 e, dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária Anual (PLOA)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/231/ploa_14.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/231/ploa_14.2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de CAXINGO em R$ 30.184.562,25 (trinta milhões, cento e oitenta e quatro mil, quinhentos e sessenta e dois reais e, vinte e cinco centavos), para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/198/p_l_001.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/198/p_l_001.2019_pmc.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO DO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/200/p_l_003.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/200/p_l_003.2019_pmc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ(PI), AJUSTANDO-A AO PISO NACIONAL, CONFORME A LEI FEDERAL N°. 11.738/08 E PORTARIA INTERMINISTERIAL MEC/MF N°. 6, DE 26 DE DEZEMBRO DE 2018 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/209/pl_004.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/209/pl_004.2019_pmc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DA SAÚDE  NO EXERCÍCIO DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE CAXINGÓ(PI), AJUSTANDO-A AO PISO NACIONAL CONFORME A LEI FEDERAL N°. 13.708, DE 14 DE AGOSTO DE 2018 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/210/pl_005.2019_pmc_gt3TWzg.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/210/pl_005.2019_pmc_gt3TWzg.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA VIGENTE, NO VALOR DE R$4.029.562,25 (QUATRO MILHÕES, VINTE E NOVE MIL, QUINHENTOS E SESSENTA E DOIS REAIS E, VINTE E CINCO CENTAVOS) DESTINADOS À OPERACIONALIZAÇÃO DOS RECURSOS ORIUNDOS DE PRECATÓRIO JUDICIAL - FUNDEF, PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_006.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_006.2019_pmc.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO DO MUNICÍPIO DE CAXINGÓ(PI), ALTERA A TABELA DE VENCIMENTOS, ANEXO I, DA LEI MUNICIPAL N°. 067/2014, DE 14 DE ABRIL DE 2014 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/207/pl_007.2019_rf.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/207/pl_007.2019_rf.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Prédio Público QUADRA POLIESPORTIVA VIRGÍLIO NERIS MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pl_008.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pl_008.2019_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público Praça de Eventos Pedro Gomes de Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/221/plo_10.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/221/plo_10.2019.pdf</t>
   </si>
   <si>
     <t>Institui a semana do bebê do município de Caxingó - PI e, dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_11.2019_executivo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_11.2019_executivo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos dos cargos de Farmacêutico e Digitador, integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a Tabela de Vencimentos, Anexo I da Lei Municipal n° 067/2014 de 14 de abril de 2014 e Lei Municipal n° 104/2016 de 15 de março de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_12.2019_executivo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_12.2019_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REGULAMENTAR AS DOAÇÕES DE IMÓVEL PERTENCENTE AO PATRIMÔNIO MUNICIPAL PARA FAMÍLIAS EM SITUAÇÃO DE HIPOSSUFICIÊNCIA E VULNERABILIDADE SOCIAL E DA OUTRAS PROVIDENCIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pl_13.2019_executivo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pl_13.2019_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO DA JORNADA DE TRABALHO DO SERVIDOR PÚBLICO DO QUAL SEJA DEPENDENTE PESSOA COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/230/lo_15.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/230/lo_15.2019_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os valores das taxas de análise técnica ambiental para fins de licenciamento ambiental e demais autorizações ambientais, atendendo ao disposto na Lei Complementar Nº. 099/2019 e, dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl_016.2019_pedrobrito.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl_016.2019_pedrobrito.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Prédio Público POSTO DE SAÚDE AIRES PORTELA DE SAMPAIO e, dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/235/pl_017.2019_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/235/pl_017.2019_pmc.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso V do art. 58 da Lei Municipal Nº. 077/2014, que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Caxingó, para incluir o plano de equacionamento do déficit atuarial.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>RENATO FILHO, BRUNO OLIVEIRA, PEDRO BRITO, ZÉ DOS REMÉDIOS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_resolucao_001.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_resolucao_001.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_002.2019_subsidios_2019_5T0ohUG.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_002.2019_subsidios_2019_5T0ohUG.pdf</t>
   </si>
   <si>
     <t>Reajusta e fixa os subsídios de Vereadores do município de Caxingó, Estado do Piauí, para o período legislativo de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Publicação Diário Oficial</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/204/resolucao_019.2019.public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/204/resolucao_019.2019.public.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/242/lei_099-19_complementar_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/242/lei_099-19_complementar_public.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Melo Ambiente, criação do Conselho Municipal de Meio Ambiente - COMDEMA, do Fundo Municipal de Meio Ambiente - FUNDEMA e a Conferência Municipal de Melo Ambiente no âmbito do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/201/lei_municipal_134.2019.public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/201/lei_municipal_134.2019.public.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a tabela de vencimentos, anexo I e II da Lei Municipal N°. 067/2014, de 14 de Abril de 2014 e, dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/202/lei_municipal_135.2019.public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/202/lei_municipal_135.2019.public.pdf</t>
   </si>
   <si>
     <t>Autoriza a adequação salarial aos profissionais do magistério do município de Caxingó(PI), ajustando-a ao piso nacional conforme a Lei Federal N°. 11.738/08 e Portaria Interministerial MEC/MF N. 6, de 26 de dezembro de 2018 e, dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/250/lei_136-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/250/lei_136-19_public.pdf</t>
   </si>
   <si>
     <t>Autoriza a adequação salarial aos profissionais Saúde no exercício dos cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias do município de Caxingó(PI), ajustando-a ao piso nacional conforme a Lei Federal nº 13.708, de 14 de abril de 2018 e, dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/257/lei_137-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/257/lei_137-19_public.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a Tabela de Vencimentos, anexo I da Lei Municipal nº 067/2014, de 14 de abril de 2014 e, dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/258/lei_138-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/258/lei_138-19_public.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir crédito adicional especial no orçamento programa vigente, no valor de R$4.029.562,25 (quatro milhões, vinte e nove mil, quinhentos e sessenta e dois reais e, vinte e cinco centavos) destinado à operacionalização dos recursos oriundos de precatório judicial - FUNDEF pela Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/259/lei_139-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/259/lei_139-19_public.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público QUADRA POLIESPORTIVA VIRGÍLIO NERIS MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/260/lei_140-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/260/lei_140-19_public.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público Praça de Eventos Pedro Gomes de Lima e, dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/261/lei_141-19_ldo_2019_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/261/lei_141-19_ldo_2019_public.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias a serem observadas na elaboração e execução da Lei Orçamentária para o exercício financeiro de 2020 e, dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/262/lei_142-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/262/lei_142-19_public.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos dos cargos de farmacêutico e digitador, integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a Tabela de Vencimentos, Anexo I da Lei Municipal nº. 067/2014, de 14 de abril de 2014 e Lei Municipal nº. 104/2016, de 15 de março de 2016 e, dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/264/lei_143-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/264/lei_143-19_public.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal regulamentar as doações de imóvel pertencente ao patrimônio municipal para famílias em situação de hipossuficiência e vulnerabilidade social e, dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/265/lei_144-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/265/lei_144-19_public.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre redução da jornada de trabalho do servidor público do qual seja dependente pessoa com deficiência e, dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/266/lei_145-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/266/lei_145-19_public.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Bebê no município de Caxingó-PI e, dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/267/lei_146-19_loa_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/267/lei_146-19_loa_public.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Caxingó em R$30.184.562,25 (trinta milhões, cento e oitenta e quatro mil, quinhentos e sessenta e dois reais e, vinte e cinco centavos), para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/268/lei_147-19_public.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/268/lei_147-19_public.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_002.2019.renato_cajazeiras.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_002.2019.renato_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Pede à Prefeitura Municipal de Caxingó, Estado do Piauí, que providencie a iluminação pública da Rua Projetada, passando pela residência do professor Chicão, até o colégio estadual, Centro, Caxingó – Piauí.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_003.2019.pedro_brito.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_003.2019.pedro_brito.pdf</t>
   </si>
   <si>
     <t>Pede à Prefeitura Municipal de Caxingó, Estado do Piauí, que providencie a instalação de 03 (três) lombadas na PI 213 na altura do povoado Taboquinha, Zona Rural, Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_004.2019.renato_cajazeiras.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_004.2019.renato_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal de Caxingó, Estado do Piauí, que reserve 60% do precatório do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério (Fundef) para os professores da rede municipal de ensino do município de Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_005.2019_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_005.2019_cmc.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal de Caxingó, Estado do Piauí, que encaminhe para esta Casa Legislativa um projeto de lei concedendo o direito de uso da Escola Municipal Pedro Lopes de Carvalho, do povoado Olho D’aguinha, Zona Rural, Caxingó – Piauí, à família do Sr. AUGUSTO CÉSAR FREITAS LIMA, para fins de moradia.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>VALDECI SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_006.2019_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_006.2019_cmc.pdf</t>
   </si>
   <si>
     <t>Pede ao Departamento de Estradas de Rodagens (DER) / Governo do Estado do Piauí, a instalação de 03 (três) lombadas, na rodovia PI 305, bairro Bom Jesus, Zona Urbana, Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_007.2019_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_007.2019_cmc.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal de Caxingó, Estado do Piauí, 01 (Uma) praça com wifi, para a comunidade Taboquinha, Zona Rural, Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>ZÉ DOS REMÉDIOS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_008.2019_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_008.2019_cmc.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal de Caxingó, Estado do Piauí, que encaminhe à esta Augusta Casa de Leis, matéria legislativa concedendo o direito de uso para fins de moradia, da Escola Municipal Aires Portela, localidade Pé do Morro, Zona Rural, Caxingó, Estado do Piauí, para a família da Srª FRANCIELE DE ARAÚJO SOUSA e, dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_009.2019_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_009.2019_cmc.pdf</t>
   </si>
   <si>
     <t>Pede à Prefeitura Municipal de Caxingó, Estado do Piauí, que providencie a instalação de 01 (Uma) lombada próxima a Igreja de Nossa Senhora do Carmo, Curralinho, Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/223/requerimento_010.2019.valdeci.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/223/requerimento_010.2019.valdeci.pdf</t>
   </si>
   <si>
     <t>Pede ao Departamento de Estradas de Rodagens (DER) / Governo do Estado do Piauí, a recuperação (tapa buracos) da rodovia PI 305, compreendendo o trecho entre a comunidade Nova Morada, Zona Rural, Caxingó - Piauí, até o limite com o município vizinho Caraúbas do Piauí - Piauí.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_011.2019_renato_cajazeiras.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_011.2019_renato_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal de Caxingó, Estado do Piauí, que providencie um transporte para os estudantes universitários, rota Cajazeiras de Baixo até a placa do Estreito (entroncamento das PIs 211/305), Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_012.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_012.2019.pdf</t>
   </si>
   <si>
     <t>Pede a realização de uma audiência pública com o SINTE-PI, os professores da rede municipal e o Prefeito Municipal, para discutir os precatórios do FUNDEF.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_013.2019_jose_dos_remedios.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_013.2019_jose_dos_remedios.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito Municipal de Caxingó, Estado do Piauí, que providencie a confecção e emissão de carteirinhas para os portadores de necessidades especiais do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_015.2019_josedosremedios.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_015.2019_josedosremedios.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento, interligando a Rua Onorina Queiroz Machado com a Rua Projetada, Sede, Caxingó, Estado do Piauí.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -975,68 +975,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/208/pdl_001.2019_rf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pdl_002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pdl_003.2019_pedrobrito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pldo_09.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/231/ploa_14.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/198/p_l_001.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/200/p_l_003.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/209/pl_004.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/210/pl_005.2019_pmc_gt3TWzg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_006.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/207/pl_007.2019_rf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pl_008.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/221/plo_10.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_11.2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_12.2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pl_13.2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/230/lo_15.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl_016.2019_pedrobrito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/235/pl_017.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_resolucao_001.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_002.2019_subsidios_2019_5T0ohUG.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/204/resolucao_019.2019.public.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/242/lei_099-19_complementar_public.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/201/lei_municipal_134.2019.public.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/202/lei_municipal_135.2019.public.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/250/lei_136-19_public.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/257/lei_137-19_public.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/258/lei_138-19_public.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/259/lei_139-19_public.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/260/lei_140-19_public.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/261/lei_141-19_ldo_2019_public.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/262/lei_142-19_public.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/264/lei_143-19_public.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/265/lei_144-19_public.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/266/lei_145-19_public.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/267/lei_146-19_loa_public.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/268/lei_147-19_public.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_002.2019.renato_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_003.2019.pedro_brito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_004.2019.renato_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_005.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_006.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_007.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_008.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_009.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/223/requerimento_010.2019.valdeci.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_011.2019_renato_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_012.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_013.2019_jose_dos_remedios.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_015.2019_josedosremedios.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/208/pdl_001.2019_rf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pdl_002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pdl_003.2019_pedrobrito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pldo_09.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/231/ploa_14.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/198/p_l_001.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/200/p_l_003.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/209/pl_004.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/210/pl_005.2019_pmc_gt3TWzg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_006.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/207/pl_007.2019_rf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pl_008.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/221/plo_10.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_11.2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_12.2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pl_13.2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/230/lo_15.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl_016.2019_pedrobrito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/235/pl_017.2019_pmc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_resolucao_001.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_002.2019_subsidios_2019_5T0ohUG.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/204/resolucao_019.2019.public.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/242/lei_099-19_complementar_public.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/201/lei_municipal_134.2019.public.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/202/lei_municipal_135.2019.public.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/250/lei_136-19_public.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/257/lei_137-19_public.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/258/lei_138-19_public.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/259/lei_139-19_public.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/260/lei_140-19_public.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/261/lei_141-19_ldo_2019_public.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/262/lei_142-19_public.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/264/lei_143-19_public.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/265/lei_144-19_public.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/266/lei_145-19_public.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/267/lei_146-19_loa_public.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/268/lei_147-19_public.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_002.2019.renato_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_003.2019.pedro_brito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_004.2019.renato_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_005.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_006.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_007.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_008.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_009.2019_cmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/223/requerimento_010.2019.valdeci.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_011.2019_renato_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_012.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_013.2019_jose_dos_remedios.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_015.2019_josedosremedios.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>