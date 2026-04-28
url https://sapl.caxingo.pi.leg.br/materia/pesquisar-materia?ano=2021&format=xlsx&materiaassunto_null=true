--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -54,753 +54,753 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>*****</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>REGINALDO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/284/pedido001_2021_reginaldo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/284/pedido001_2021_reginaldo.pdf</t>
   </si>
   <si>
     <t>Construção de 01 (Uma) Quadra Poliesportiva na comunidade Entre-Caatinga, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/283/pedido002_2021_reginaldo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/283/pedido002_2021_reginaldo.pdf</t>
   </si>
   <si>
     <t>Construção de 01 (Um) Posto de Saúde na comunidade Entre-Caatinga, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/289/pedido_003_reginaldo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/289/pedido_003_reginaldo.pdf</t>
   </si>
   <si>
     <t>Solicitação de encanamento de água para o Povoado Olho D’água da Mucura, Zona Rural, Caxingó(PI); beneficiando cerca de 13(treze) famílias da comunidade local.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CARLIM MARICOTA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/299/pedido_de_providencia_004_2021_carlinhos_maricota.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/299/pedido_de_providencia_004_2021_carlinhos_maricota.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do lixão localizado nas proximidades do Povoado Jacobina, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GEOVANE CALAFATE</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/300/pedido_de_providencia_005.2021_geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/300/pedido_de_providencia_005.2021_geovane.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada do lixão localizado no Povoado Jacobina, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JOÃO MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/301/pedido_006_2021_j_miranda001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/301/pedido_006_2021_j_miranda001.pdf</t>
   </si>
   <si>
     <t>Solicitação de 03(três) bueiros: 01 – para o povoado Cajazeiras de Cima, 01 – para o povoado Lagoa do Medo e, 01 – para o povoado Marajá, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/303/pedido_de_providencia_007_2021_geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/303/pedido_de_providencia_007_2021_geovane.pdf</t>
   </si>
   <si>
     <t>Perfuração de 01 (Um) poço na Comunidade Peroaba, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>RENATIM DAS CAJAZEIRAS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/304/pedido_008_2021_renatim001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/304/pedido_008_2021_renatim001.pdf</t>
   </si>
   <si>
     <t>Solicita perfuração de 01 (Um) poço na Comunidade CARREIRAS, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/305/pedido_009_2021_carlim001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/305/pedido_009_2021_carlim001.pdf</t>
   </si>
   <si>
     <t>Solicita perfuração de 01 (Um) poço na Comunidade EMA, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VALDECI SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/320/pedido_010_2021_valdeci_sousasndt923b.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/320/pedido_010_2021_valdeci_sousasndt923b.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento para a Comunidade Nova Morada, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/326/pedido_011.2021_valdeci.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/326/pedido_011.2021_valdeci.pdf</t>
   </si>
   <si>
     <t>Solicitação de lombadas para a Comunidade Nova Morada, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/321/pedido_012_2021_valdeci_sousasndt923b.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/321/pedido_012_2021_valdeci_sousasndt923b.pdf</t>
   </si>
   <si>
     <t>Solicitação de 01 (Uma) praça para a Comunidade Nova Morada, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/325/pedido_013.2021_valdeci.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/325/pedido_013.2021_valdeci.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento com 01 (Uma) praça para a Comunidade São Caetano I, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/324/pedido_014.2021_valdeci.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/324/pedido_014.2021_valdeci.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada que liga a PI305 ao São Caetano II, com 01(Uma) passagem molhada, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/327/pedido_015.2021_carlim.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/327/pedido_015.2021_carlim.pdf</t>
   </si>
   <si>
     <t>Solicitação de 02(Duas) lombadas para a Avenida Antonio Joaquim(trecho sindicato à Drogaria Bem Estar), Centro, Caxingó, neste município.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PEDRO BRITO</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/331/pedido_de_providencia_016_2021_pedrosndted3b.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/331/pedido_de_providencia_016_2021_pedrosndted3b.pdf</t>
   </si>
   <si>
     <t>Solicitação de 03 (três) lombadas para a Comunidade Taboquinha, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/334/pedido_de_providencia_017_2021_reginaldosndt984.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/334/pedido_de_providencia_017_2021_reginaldosndt984.pdf</t>
   </si>
   <si>
     <t>Solicita encanamento/abastecimento de água para a Comunidade Olho D’água da Mucura, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/335/pedido_de_providencia_018_2021_reginaldosndt984.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/335/pedido_de_providencia_018_2021_reginaldosndt984.pdf</t>
   </si>
   <si>
     <t>Solicita encanamento/abastecimento de água para a Comunidade Lagoa da Onça, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/338/pedido_019_2021_pedro_brito001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/338/pedido_019_2021_pedro_brito001.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutores de velocidade tipo tartarugas/tachões, para as ruas EDUARDO NERES / VER. ZECA NERES, Sede, Caxingó, neste município”.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/341/protocolo_87.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/341/protocolo_87.pdf</t>
   </si>
   <si>
     <t>Construção de 02(dois) bueiros com passagem molhada para as localidades ALEGRE DA EMA / EMA, Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/342/protocolo_88.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/342/protocolo_88.pdf</t>
   </si>
   <si>
     <t>Recuperação de trechos danificados na estrada vicinal (PI305 à Tourada), Zona Rural, Caxingó, neste município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/344/pedido_de_providencia_022.2021_carlim_maricota.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/344/pedido_de_providencia_022.2021_carlim_maricota.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de água encanada e iluminação pública para o Cemitério Barro Vermelho, Caxingó, neste município.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Plano Plurianual (PPA)</t>
   </si>
   <si>
     <t>MAGNUM FERNANDO CARDOSO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_plano_plurianual_2022_2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_plano_plurianual_2022_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025 e, dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/291/pdl_001_2021_pedro.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/291/pdl_001_2021_pedro.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr MANOEL SANTOS LEONE e, dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/290/pdl_002_2021_pedro.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/290/pdl_002_2021_pedro.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Dr. WILSON DE SOUSA CABRAL FILHO e, dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_decreto_legislativo_003_2021_mene_pedro.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_decreto_legislativo_003_2021_mene_pedro.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorária de Caxingó, Estado do Piauí, à Srª HERMENEGILDA BRITO DE MENEZES e, dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_decreto_legislativo_004_2021_silvio_dias_pedro.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_decreto_legislativo_004_2021_silvio_dias_pedro.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº SÍLVIO DIAS DA CRUZ e, dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_decreto_legislativo_005_2021_anastacio_pedro.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_decreto_legislativo_005_2021_anastacio_pedro.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº JOSÉ ANASTÁCIO ROCHA ARAÚJO e, dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Projeto de Lei das Diretrizes Orçamentárias (PLDO)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/297/ldo_007.2021_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/297/ldo_007.2021_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2.022 e, dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária Anual (PLOA)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_orcamentaria_22.2021sndt579f.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_orcamentaria_22.2021sndt579f.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO DE 2.022 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/285/pl_001.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/285/pl_001.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB, na forma da Lei 14.113/2021 e, dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/286/pl_002.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/286/pl_002.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/287/pl_003.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/287/pl_003.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na estrutura administrativa da Prefeitura Municipal de Caxingó(PI), modificando o Art. 13 da Lei Municipal 067/2014 e, dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/288/pl_004.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/288/pl_004.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder aumento salarial aos vencimentos de servidores públicos municipais efetivos, auxiliar de serviços gerais, coveiro, mensageiro, merendeira, passador, pintor, telefonista, vigia e zelador e, dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/292/pl_005.2021_pe_combatecovid19.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/292/pl_005.2021_pe_combatecovid19.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/296/pl_006_2021_credito_adicional_especial.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/296/pl_006_2021_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e, dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_008_2021_carlinhos_maricota.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_008_2021_carlinhos_maricota.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público RUA AVELINO NERIS MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_009.2021_reducao_de_subsidio_legislatura_2021_2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_009.2021_reducao_de_subsidio_legislatura_2021_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Municipal nº. 161/2020, de 22 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/302/plo_010.2021_pedro_brito.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/302/plo_010.2021_pedro_brito.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público RUA ANTONIO ZOÉ DE ALMEIDA BRITO e, dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/309/plo_11.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/309/plo_11.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/310/plo_12.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/310/plo_12.2021_pmc.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/311/plo_13.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/311/plo_13.2021_pmc.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/312/plo_14.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/312/plo_14.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Caxingó a parcelar os débitos salarial e 13º de servidores vinculados a Secretaria de Educação exercício de 2020, dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/313/plo_15.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/313/plo_15.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial das Prefeituras piauienses como veiculo oficial de comunicação dos atos normativos e administrativos do município de Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/314/plo_16.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/314/plo_16.2021_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para alienar veículos e materiais inservíveis do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>RENATO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/318/pl_r_filho_precatorios_fundef_17.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/318/pl_r_filho_precatorios_fundef_17.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da autorização do Poder Executivo Municipal a promover o rateio de 60% dos precatórios do FUNDEF com os profissionais do Magistério, referente aos valores oriundos do precatório de n. 0173855-13.2017.4.01.9198, processos n. 0006861-60.2003.4.01.4000, 0008836-97.2015.4.01.4000, 0037306-71.2010.4.01.3400 e de outros mais valores que resultarem em destinação específica do FUNDEF ao tesouro municipal, bem como aprova o plano de aplicação de tais valores e confere poderes ao gestor municipal para fins de homologação de acordo judicial, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/319/p_l_aliquota_segurado_rpps_18.2021_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/319/p_l_aliquota_segurado_rpps_18.2021_pmc.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CAXINGÓ - PIAUÍ, DE ACORDO COM A EMENDA CONSTITUCIONAL nº 103/2019 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_executivo_019.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_executivo_019.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_020_2021pmcsndt2a61.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_020_2021pmcsndt2a61.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_021_2021pmcsndt8eb1.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_021_2021pmcsndt8eb1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RACIONALIZAÇÃO DO USO DE ÁGUA, ESTABELECE A INTENSIFICAÇÃO DA FISCALIZAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/340/pl_023_previdencia_complementar.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/340/pl_023_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE CAXINGÓ-PI; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_024.2021_renato_filho.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_024.2021_renato_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Ponto Facultativo ao Servidor Público Municipal do Poder Executivo e da Câmara Municipal, no dia de seu aniversário e, dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_026.2021_reginaldo_silva_posto_saude_entrecaatinga.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_026.2021_reginaldo_silva_posto_saude_entrecaatinga.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público POSTO DE SAÚDE LUÍS COÊLHO DA CONCEIÇÃO e, dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_resolucao_001_2021_calendario_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_resolucao_001_2021_calendario_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.021, e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_resolucao_002_ok_2021_nomeia_plenario_chico_caraubas.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_resolucao_002_ok_2021_nomeia_plenario_chico_caraubas.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público PLENÁRIO FRANCISCO FERREIRA DE ARAÚJO e, dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_resolucao_003_2021sndt9e42.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_resolucao_003_2021sndt9e42.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 15 do Regimento Interno da Câmara Municipal de Caxingó, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Publicação Diário Oficial</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/293/lei_164-21_publicacao_pag_218-219.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/293/lei_164-21_publicacao_pag_218-219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB, na forma da Lei 14.113/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/294/lei_165-21_publicacao_pag_219.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/294/lei_165-21_publicacao_pag_219.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores do Município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/295/lei_166-21_publicacao_pag_220.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/295/lei_166-21_publicacao_pag_220.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/307/lei_167-21_credito_especial_publicacao_pag_20.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/307/lei_167-21_credito_especial_publicacao_pag_20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/308/lei_municipal_publicacao_168-21_pag_2.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/308/lei_municipal_publicacao_168-21_pag_2.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2° da Lei Municipal nº. 161/2020, de 22 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/336/lei_municipal_181_2021_publicacao_dop.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/336/lei_municipal_181_2021_publicacao_dop.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RACIONALIZAÇÃO DO USO DE ÁGUA, ESTABELECE A INTENSIFICAÇÃO DA FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_011.2021_pedro_brito_cessao_de_imovel_publico001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_011.2021_pedro_brito_cessao_de_imovel_publico001.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal a cessão do prédio público, onde funcionava a UNIDADE ESCOLAR SÃO FRANCISCO DE ASSIS, no povoado Alegre da Ema, Zona Rural, Caxingó, Piauí, à família da Srª FRANCISCA DAS CHAGAS RODRIGUES DE SOUSA.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_013.2021_geovane_calafate.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_013.2021_geovane_calafate.pdf</t>
   </si>
   <si>
     <t>Requer concessão de abono FUNDEB aos profissionais da Educação Básica da rede municipal de ensino (efetivo ou não) visando promover o cumprimento do disposto no Art 212-A, inciso XI da Constituição Federal e Art. 26 da Lei 14.113/2020 (NOVO FUNDEB).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1107,68 +1107,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/284/pedido001_2021_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/283/pedido002_2021_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/289/pedido_003_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/299/pedido_de_providencia_004_2021_carlinhos_maricota.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/300/pedido_de_providencia_005.2021_geovane.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/301/pedido_006_2021_j_miranda001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/303/pedido_de_providencia_007_2021_geovane.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/304/pedido_008_2021_renatim001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/305/pedido_009_2021_carlim001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/320/pedido_010_2021_valdeci_sousasndt923b.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/326/pedido_011.2021_valdeci.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/321/pedido_012_2021_valdeci_sousasndt923b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/325/pedido_013.2021_valdeci.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/324/pedido_014.2021_valdeci.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/327/pedido_015.2021_carlim.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/331/pedido_de_providencia_016_2021_pedrosndted3b.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/334/pedido_de_providencia_017_2021_reginaldosndt984.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/335/pedido_de_providencia_018_2021_reginaldosndt984.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/338/pedido_019_2021_pedro_brito001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/341/protocolo_87.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/342/protocolo_88.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/344/pedido_de_providencia_022.2021_carlim_maricota.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_plano_plurianual_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/291/pdl_001_2021_pedro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/290/pdl_002_2021_pedro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_decreto_legislativo_003_2021_mene_pedro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_decreto_legislativo_004_2021_silvio_dias_pedro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_decreto_legislativo_005_2021_anastacio_pedro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/297/ldo_007.2021_caxingo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_orcamentaria_22.2021sndt579f.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/285/pl_001.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/286/pl_002.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/287/pl_003.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/288/pl_004.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/292/pl_005.2021_pe_combatecovid19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/296/pl_006_2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_008_2021_carlinhos_maricota.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_009.2021_reducao_de_subsidio_legislatura_2021_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/302/plo_010.2021_pedro_brito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/309/plo_11.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/310/plo_12.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/311/plo_13.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/312/plo_14.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/313/plo_15.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/314/plo_16.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/318/pl_r_filho_precatorios_fundef_17.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/319/p_l_aliquota_segurado_rpps_18.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_executivo_019.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_020_2021pmcsndt2a61.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_021_2021pmcsndt8eb1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/340/pl_023_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_024.2021_renato_filho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_026.2021_reginaldo_silva_posto_saude_entrecaatinga.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_resolucao_001_2021_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_resolucao_002_ok_2021_nomeia_plenario_chico_caraubas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_resolucao_003_2021sndt9e42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/293/lei_164-21_publicacao_pag_218-219.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/294/lei_165-21_publicacao_pag_219.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/295/lei_166-21_publicacao_pag_220.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/307/lei_167-21_credito_especial_publicacao_pag_20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/308/lei_municipal_publicacao_168-21_pag_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/336/lei_municipal_181_2021_publicacao_dop.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_011.2021_pedro_brito_cessao_de_imovel_publico001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_013.2021_geovane_calafate.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/284/pedido001_2021_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/283/pedido002_2021_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/289/pedido_003_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/299/pedido_de_providencia_004_2021_carlinhos_maricota.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/300/pedido_de_providencia_005.2021_geovane.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/301/pedido_006_2021_j_miranda001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/303/pedido_de_providencia_007_2021_geovane.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/304/pedido_008_2021_renatim001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/305/pedido_009_2021_carlim001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/320/pedido_010_2021_valdeci_sousasndt923b.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/326/pedido_011.2021_valdeci.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/321/pedido_012_2021_valdeci_sousasndt923b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/325/pedido_013.2021_valdeci.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/324/pedido_014.2021_valdeci.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/327/pedido_015.2021_carlim.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/331/pedido_de_providencia_016_2021_pedrosndted3b.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/334/pedido_de_providencia_017_2021_reginaldosndt984.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/335/pedido_de_providencia_018_2021_reginaldosndt984.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/338/pedido_019_2021_pedro_brito001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/341/protocolo_87.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/342/protocolo_88.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/344/pedido_de_providencia_022.2021_carlim_maricota.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_plano_plurianual_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/291/pdl_001_2021_pedro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/290/pdl_002_2021_pedro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_decreto_legislativo_003_2021_mene_pedro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_decreto_legislativo_004_2021_silvio_dias_pedro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_decreto_legislativo_005_2021_anastacio_pedro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/297/ldo_007.2021_caxingo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_orcamentaria_22.2021sndt579f.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/285/pl_001.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/286/pl_002.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/287/pl_003.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/288/pl_004.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/292/pl_005.2021_pe_combatecovid19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/296/pl_006_2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_008_2021_carlinhos_maricota.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_009.2021_reducao_de_subsidio_legislatura_2021_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/302/plo_010.2021_pedro_brito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/309/plo_11.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/310/plo_12.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/311/plo_13.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/312/plo_14.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/313/plo_15.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/314/plo_16.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/318/pl_r_filho_precatorios_fundef_17.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/319/p_l_aliquota_segurado_rpps_18.2021_pmc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_executivo_019.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_020_2021pmcsndt2a61.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_021_2021pmcsndt8eb1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/340/pl_023_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_024.2021_renato_filho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_026.2021_reginaldo_silva_posto_saude_entrecaatinga.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_resolucao_001_2021_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_resolucao_002_ok_2021_nomeia_plenario_chico_caraubas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_resolucao_003_2021sndt9e42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/293/lei_164-21_publicacao_pag_218-219.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/294/lei_165-21_publicacao_pag_219.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/295/lei_166-21_publicacao_pag_220.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/307/lei_167-21_credito_especial_publicacao_pag_20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/308/lei_municipal_publicacao_168-21_pag_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/336/lei_municipal_181_2021_publicacao_dop.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_011.2021_pedro_brito_cessao_de_imovel_publico001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_013.2021_geovane_calafate.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>