--- v0 (2025-12-04)
+++ v1 (2026-04-28)
@@ -54,603 +54,603 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>*****</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/499/emenda_001-2024_c_m_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/499/emenda_001-2024_c_m_caxingo.pdf</t>
   </si>
   <si>
     <t>Modifica, inclui, exclui e/ou acrescenta artigos, parágrafos e incisos à Lei Orgânica do Município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/508/proposta_de_emenda_lei_organica_002-2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/508/proposta_de_emenda_lei_organica_002-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Caxingó, de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GEOVANE CALAFATE</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/486/indicativo_01-fundef-caxingo-2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/486/indicativo_01-fundef-caxingo-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADA AO EXECUTIVO A INDICAÇÃO DA MINUTA DE PROJETO DE LEI, QUE DISPÕE SOBRE: AUTORIZAÇÃO DO REPASSE (RATEIO) DO FUNDEF AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CAXINGÓ/PI, NA FORMA QUE ESPECIFICA E OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/471/pdl_001.2024-geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/471/pdl_001.2024-geovane.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr FRANCISCO DAS CHAGAS DE BARROS MIRANDA e, dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>JOÃO MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_legislativo_002_2024_j_miranda-para-dep.georgiano.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_legislativo_002_2024_j_miranda-para-dep.georgiano.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Exmº Srº GEORGIANO FERNANDES LIMA NETO e, dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CARLIM MARICOTA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/496/pdl_003-2024-carlim.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/496/pdl_003-2024-carlim.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº LUIS FRANCISCO DA COSTA e, dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>MAGNUM FERNANDO CARDOSO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_complementar_001-2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_complementar_001-2024.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Caxingó/PI, de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Projeto de Lei das Diretrizes Orçamentárias (PLDO)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/487/pldo_2025-p_m_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/487/pldo_2025-p_m_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária Anual (PLOA)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_loa_2025_completo_assinado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_loa_2025_completo_assinado.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Caxingó para o exercício de 2025 e, dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/467/pl_001.2024-quadra-taboquinha.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/467/pl_001.2024-quadra-taboquinha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Quadra Poliesportiva Vereador Manoel Machado Pontes, situada no Povoado Taboquinha, Zona Rural, Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/468/pl_002.2024-completo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/468/pl_002.2024-completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e, dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/469/pl_003.2024-completo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/469/pl_003.2024-completo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial aos profissionais do magistério da rede municipal de ensino para o ano de 2024, nos termos da Lei Federal nº 11.738/2008 e Portaria Interministerial MEC/MF 7/2023 e, dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/478/img20240507_09031450.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/478/img20240507_09031450.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário de Saúde e Agente de Controle de Endemias, nos termos da Emenda Constitucional nº 120/2022 e, dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/494/pl_006-2024_-_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/494/pl_006-2024_-_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Agentes Políticos do Poder Executivo Municipal de Caxingo-PI, para o quadriênio que se inicia no ano de 2025, nos termos do art. 29, inciso V, da Constituição Federal, e da Lei Orgânica do Município e posteriores alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/495/pl_07.2024-praca-nova-morada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/495/pl_07.2024-praca-nova-morada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Praça Pública localizada no Povoado Nova Morada, Zona Rural, Caxingó, neste município, de Praça Pedro Rosa dos Santos e, dá outras providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>RENATIM DAS CAJAZEIRAS</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/497/pl_008.2024-renatim-campo-cajazeiras-de-baixo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/497/pl_008.2024-renatim-campo-cajazeiras-de-baixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina campo de futebol de Cajazeiras de Baixo, Zona Rural, neste município - CAMPO DE FUTEBOL FRANCISCO JOSÉ PEREIRA DA SILVA FILHO e, dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REGINALDO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/500/pl_009.2024-reginaldo-silva.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/500/pl_009.2024-reginaldo-silva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina campo de futebol de Entre-Caatinga, Zona Rural, neste município - CAMPO DE FUTEBOL PEDRO ALVES CARDOSO e, dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/501/pl_010.2024-executivo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/501/pl_010.2024-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio-moradia e auxílio-alimentação para os médicos participantes do Programa Mais Médicos para o Brasil, que estejam alocados no município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/502/pl_011-2024-com-anexo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/502/pl_011-2024-com-anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina quadra poliesportiva do Povoado Serafim, Zona Rural, neste município – QUADRA POLIESPORTIVA MARCELINO PEREIRA DA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/511/pl_013-2024-_p_m_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/511/pl_013-2024-_p_m_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça pública localizada no Povoado Canta Galo, Zona Rural de Caxingó-PI, como "Praça Luiza Pereira dos Santos" e, dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_municipal_014_2024_doacao-apae-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_municipal_014_2024_doacao-apae-caxingo.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de veículo automotor usado, pertencente ao patrimônio da Câmara Municipal de Caxingó, para a Associação de Pais e Amigos dos Excepcionais (APAE) de Buriti dos Lopes e, dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_resolucao_001_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_resolucao_001_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza o anexo I da Resolução N°. 009/2015, de 10 de Fevereiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_resolucao_002_2024_calendario_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_resolucao_002_2024_calendario_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.024, e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>RENATO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_resolucao_003_2024_revoga_resolucao_023-2021-renato-filho.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_resolucao_003_2024_revoga_resolucao_023-2021-renato-filho.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº. 023/2.021, de 10 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_resolucao_004-2024-_doacao_e_descarte.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_resolucao_004-2024-_doacao_e_descarte.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens moveis sem utilidade da Câmara Municipal de Caxingo-PI à APAE (Associação de Pais e Amigos dos Excepcionais) de Caxingo-PI, dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_resolucao_005-2024_subsidio_vereadores_2025-2028.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_resolucao_005-2024_subsidio_vereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos vereadores e do Presidente da Câmara do Município de Caxingó(PI), para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_001.2024_j_miranda-com-protocolo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_001.2024_j_miranda-com-protocolo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que assuma os sistemas de abastecimentos dos Assentamentos São Caetano I e II, Zona Rural, Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_002.2024-geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_002.2024-geovane.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Chefe do Executivo Municipal que providencie a instalação de um novo bueiro em frente à entrada do Sr Carlito, as margens da PI 305, na Comunidade Curralinho, neste município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_003.2024_carlim001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_003.2024_carlim001.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a instalação de sistema de abastecimento de água para a Comunidade Ema, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_004.2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_004.2024.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a instalação de um sistema de abastecimento de água para a Comunidade Cajazeiras de Cima, neste município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_005.2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_005.2024.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a perfuração de poço e instalação de sistema de abastecimento de água para a Comunidade Lagoa do Medo, neste município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_006.2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_006.2024.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a recuperação da estrada vicinal com instalação de 02(dois) bueiros, no trecho entre Sapucaial até Cajazeiras de Cima, neste município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_007.2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_007.2024.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a limpeza do lixão da Comunidade Jacobina, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_008.2024-r_filho.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_008.2024-r_filho.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a recuperação da estrada vicinal que liga a curva do Pedro Joaquim até as margens do Rio Longá/Entre-Caatinga, com instalação de sarjeta ao lado da residência do Sr Nogueira, neste município.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_009-2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_009-2024.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a instalação de uma casinha(tipo cabana), na entrada do Marajá, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_010-2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_010-2024.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a instalação de uma casinha(tipo cabana), saída da BR 343 sentido Mucambo, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_011-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_011-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a construção de 01 Quadra Poliesportiva, com Academia de Saúde e 01 Praça, para a Comunidade Serafim, neste município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_012-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_012-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a construção de 01(Uma) ponte na Comunidade Candeio, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_013-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_013-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal que providencie a construção de 01(Uma) Praça na Comunidade Nova Morada, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/498/img20240807_08470731.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/498/img20240807_08470731.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Executivo Municipal à recuperação da estrada vicinal que inicia-se no término do calçamento do Rua Ver. Zeca Neres até as margens do Rio Longá, Sede, neste município.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_016-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_016-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a construção de 01(Uma) UBS(Unidade Básica de Saúde) na Comunidade Piçarreira, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_017-2024-carlim.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_017-2024-carlim.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a implantação da equoterapia para portadores de necessidades especiais, no âmbito deste município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_018-2024-geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_018-2024-geovane.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a instalação de 01(Uma) passagem molhada, próximo a residência do Sr Alexandre, na Comunidade Curralinho, Caxingó – Piauí.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_019-2024-geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_019-2024-geovane.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a instalação de 01(Uma) passagem molhada, próximo a residência do Sr Zé do Gás, na Comunidade Curralinho, Caxingó – Piauí.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_020.2024_reginaldo003.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_020.2024_reginaldo003.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a instalação de 01(Um) bueiro no Genipapeiro do D-8, na estrada que dar acesso a Comunidade Lagoa do Medo, neste município.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_021-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_021-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a construção de 01(Uma) pracinha com academia de saúde para a Comunidade PIÇARREIRA, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_022-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_022-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a construção de 01(Uma) pracinha com academia de saúde para a Comunidade GANGORRA-DE-BAIXO, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_023-2024-j-lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_023-2024-j-lima.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Chefe do Executivo Municipal que providencie a construção de 01(Uma) pracinha com academia de saúde para a Comunidade OLHO D'AGUINHA, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>PCGM</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo Municipal</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Piauí</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/491/contas_governo_2021_-_p_m_caxingo_em_andamento.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/491/contas_governo_2021_-_p_m_caxingo_em_andamento.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo, exercício 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -957,68 +957,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/499/emenda_001-2024_c_m_caxingo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/508/proposta_de_emenda_lei_organica_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/486/indicativo_01-fundef-caxingo-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/471/pdl_001.2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_legislativo_002_2024_j_miranda-para-dep.georgiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/496/pdl_003-2024-carlim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/487/pldo_2025-p_m_caxingo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_loa_2025_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/467/pl_001.2024-quadra-taboquinha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/468/pl_002.2024-completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/469/pl_003.2024-completo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/478/img20240507_09031450.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/494/pl_006-2024_-_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/495/pl_07.2024-praca-nova-morada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/497/pl_008.2024-renatim-campo-cajazeiras-de-baixo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/500/pl_009.2024-reginaldo-silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/501/pl_010.2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/502/pl_011-2024-com-anexo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/511/pl_013-2024-_p_m_caxingo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_municipal_014_2024_doacao-apae-caxingo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_resolucao_001_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_resolucao_002_2024_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_resolucao_003_2024_revoga_resolucao_023-2021-renato-filho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_resolucao_004-2024-_doacao_e_descarte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_resolucao_005-2024_subsidio_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_001.2024_j_miranda-com-protocolo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_002.2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_003.2024_carlim001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_004.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_005.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_006.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_007.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_008.2024-r_filho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_011-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_012-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_013-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/498/img20240807_08470731.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_016-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_017-2024-carlim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_018-2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_019-2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_020.2024_reginaldo003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_021-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_022-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_023-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/491/contas_governo_2021_-_p_m_caxingo_em_andamento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/499/emenda_001-2024_c_m_caxingo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/508/proposta_de_emenda_lei_organica_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/486/indicativo_01-fundef-caxingo-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/471/pdl_001.2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_legislativo_002_2024_j_miranda-para-dep.georgiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/496/pdl_003-2024-carlim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/487/pldo_2025-p_m_caxingo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_loa_2025_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/467/pl_001.2024-quadra-taboquinha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/468/pl_002.2024-completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/469/pl_003.2024-completo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/478/img20240507_09031450.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/494/pl_006-2024_-_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/495/pl_07.2024-praca-nova-morada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/497/pl_008.2024-renatim-campo-cajazeiras-de-baixo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/500/pl_009.2024-reginaldo-silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/501/pl_010.2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/502/pl_011-2024-com-anexo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/511/pl_013-2024-_p_m_caxingo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_municipal_014_2024_doacao-apae-caxingo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_resolucao_001_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_resolucao_002_2024_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_resolucao_003_2024_revoga_resolucao_023-2021-renato-filho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_resolucao_004-2024-_doacao_e_descarte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_resolucao_005-2024_subsidio_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_001.2024_j_miranda-com-protocolo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_002.2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_003.2024_carlim001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_004.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_005.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_006.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_007.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_008.2024-r_filho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_011-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_012-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_013-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/498/img20240807_08470731.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_016-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_017-2024-carlim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_018-2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_019-2024-geovane.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_020.2024_reginaldo003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_021-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_022-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_023-2024-j-lima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/materialegislativa/2024/491/contas_governo_2021_-_p_m_caxingo_em_andamento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>