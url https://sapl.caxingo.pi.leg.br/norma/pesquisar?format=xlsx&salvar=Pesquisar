--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -10,4239 +10,4350 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3206" uniqueCount="1396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3290" uniqueCount="1433">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>***</t>
+  </si>
+  <si>
+    <t>Lei Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/465/lei_277_2026conselho_municipal_dos_direitos_da_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa Idosa - CMDPI, e Fundo Municipal dos Direitos da Pessoa Idosa - FMDPI e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/469/lei_276-2026-desenvolvimento_urbano.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal da Cidade e Desenvolvimento Urbano e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/468/lei_275-2026_poluicao_sonora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o controle da poluição sonora neste município de Caxingó e, dá outas providências.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/467/lei_274-2026-_ocupacao_do_solo_do_municipio_de_caxingo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a ocupação do solo do Município de Caxingó - PI e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/466/lei_273-2026_proibicao_de_quimada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de queimadas no âmbito do perímetro urbano do Município de Caxingó e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/464/resolucao_042_2026_calendario_sessoes_ordinarias-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/459/lei_272-2026_salario_minimo_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o vencimento básico/remuneração mínima no âmbito da Administração Pública Municipal Direta e Indireta, assegurando patamar não inferior ao salário mínimo nacional vigente e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/460/lei_271-2026-piso_acs_e_ace.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação do vencimento dos Agentes Comunitários de Saúde(ACS) e dos Agentes de Combate às Endemias(ACE) ao piso Constitucional não inferior à 02(dois) salários mínimos nacional e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/463/lei_270-2026_agenetes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 221/2023, que estabelece piso salarial para os cargos efetivos de Motorista, Agente Administrativo, Auxiliar de Consultório Dentário, Psicólogo, Assistente Social e Técnico Agrícola, do Município de Caxingó - PI e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/462/lei_269-2026_-_altera_a_estrutura_de_caxingo_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 239/2025, para criar cargos de provimento em comissão, de livre nomeação e exoneração, nos âmbito das Secretarias Municipais de Educação, Assistência Social, Administração e Planejamento e, Saúde, bem como, para adequar vencimentos de símbolos inferiores ao salário mínimo e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/461/lei_268-2026-_criacao_de_cargos_de_cargos_-_caxingo_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos efetivos do quadro de pessoal do Município de Caxingó - PI e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/458/lei_267-2027_-_piso_professores.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste do piso salarial aos profissionais do magistério da Rede Municipal de Ensino para o ano de 2026 e, dá outras providências.</t>
+  </si>
+  <si>
     <t>456</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>***</t>
-[...5 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/456/lei_266-2025nome_de_ponte_-candeio.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/456/lei_266-2025nome_de_ponte_-candeio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar ponte localizada no Povoado Candeio, Zona Rural, neste município e, dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/450/lei_265-2025_creditos_suplementares_.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/450/lei_265-2025_creditos_suplementares_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de aumento do limite dos créditos suplementares ao orçamento de Caxingó - PI e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/451/lei_264-2025_credito_especial_.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/451/lei_264-2025_credito_especial_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e, dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/452/lei_263.2025_-_rateio_para_os_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/452/lei_263.2025_-_rateio_para_os_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Regulamentação bonificação, na forma de rateio, para os profissionais da educação em efetivo exercício no município de Caxingó, vide art. 26 da Lei Federal 14.113/2020 e art. 212-A, XI, da  Constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/453/lei_262-2025_reajuste_passadores.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/453/lei_262-2025_reajuste_passadores.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial de 15% (quinze por cento) aos ocupantes do cargo de passador do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/454/lei_261-2025_leilao_.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/454/lei_261-2025_leilao_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PROCEDER A INDICAÇÃO DE BENS MÓVEIS, VEÍCULOS, SUCATAS, MATERIAIS INSERVÍVEIS, IRRECUPERÁVEIS E ANTIECONÔMICO DE PROPRIEDADE DO MUNICÍPIO, OBJETIVANDO POSTERIOR ALIENAÇÃO ATRAVÉS DE LICITAÇÃO NA MODALIDADE DE LEILÃO PÚBLICO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/455/lei_260-2025_taxa_lixo-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/455/lei_260-2025_taxa_lixo-caxingo.pdf</t>
   </si>
   <si>
     <t>Institui a Taxa de Manejo de Resíduos Sólidos(TMRS) e, dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/449/codigo_tributario_caxingo_lei_101-2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/449/codigo_tributario_caxingo_lei_101-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Caxingó - PI e, dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/448/lei_-259-_2025-vereador_renatin_.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/448/lei_-259-_2025-vereador_renatin_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Quadra Poliesportiva da Comunidade Carreiras, Zona Rural, neste município – QUADRA POLIESPORTIVA ECYR JOSÉ DA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual (LOA)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/447/lei_258-2025_loa_2026-_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/447/lei_258-2025_loa_2026-_caxingo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Caxingó para o exercício de 2026 e, dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Plano Plurianual (PPA)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/446/lei_-257-_2025-ppa_2026_2029_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/446/lei_-257-_2025-ppa_2026_2029_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026/2029 e, dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/441/dl_050_2025_maria_rosario_soares.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/441/dl_050_2025_maria_rosario_soares.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorária de Caxingó, Estado do Piauí, a Exmª Srª. MARIA DO ROSARIO BRITO SOARES e, dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/437/dl_049_2025_luciano_pascoal.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/437/dl_049_2025_luciano_pascoal.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Exmº Srº. LUCIANO PASCOAL DE SOUSA e, dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/426/dl_048_2025_profa_raimundinha.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/426/dl_048_2025_profa_raimundinha.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, a Exmª Sra. RAIMUNDA CARVALHO ALBUQUERQUE e, dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/427/dl_047_2025_rubens_vieira.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/427/dl_047_2025_rubens_vieira.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, a Exmº Srº. RUBENS DE SOUSA VIEIRA e, dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/445/dl_046_2025_julio_arcoverde.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/445/dl_046_2025_julio_arcoverde.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº JULIO FERRAZ ARCOVERDE e, dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/444/dl_045_2025_mangum_cardoso.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/444/dl_045_2025_mangum_cardoso.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº MAGNUM FERNANDO CARDOSO DOS SANTOS e, dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/443/dl_044_2025_fco_araujo_cicil.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/443/dl_044_2025_fco_araujo_cicil.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº FRANCISCO ARAÚJO DOS SANTOS e, dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/442/dl_043_2025_antonio_lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/442/dl_043_2025_antonio_lima.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº ANTÔNIO JOSÉ LIMA e, dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/440/dl_042_2025_armando_lima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/440/dl_042_2025_armando_lima.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº ARMANDO LIMA MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/439/dl_041_2025_diana_araujo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/439/dl_041_2025_diana_araujo.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, à Srª DIANA MARIA DE LIMA ARAUJO e, dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/438/dl_040_2025_salustiano.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/438/dl_040_2025_salustiano.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº SALUSTIANO DE CARVALHO ARAÚJO e, dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/436/dl_039_2025_florentino_neto.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/436/dl_039_2025_florentino_neto.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº FLORENTINO ALVES VERAS NETO e, dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/435/dl_038_2025_raimundo_oliveira.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/435/dl_038_2025_raimundo_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº RAIMUNDO NONATO OLIVEIRA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/434/dl_037_2025_dallas_barros.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/434/dl_037_2025_dallas_barros.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº DALLAS ANTONIO DE ALMEIDA VIEIRA BARROS e, dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/433/dl_036_2025_elizalba_escorcio.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/433/dl_036_2025_elizalba_escorcio.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, à Srª ELIZALBA ESCÓRCIO DE BRITO CARVALHO e, dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/432/dl_035_2025_ilvanete_beltrao.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/432/dl_035_2025_ilvanete_beltrao.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, à Srª ILVANETE TAVARES BELTRÃO e, dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/431/dl_034_2025_silmara_cardoso.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/431/dl_034_2025_silmara_cardoso.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, à Srª SILMARA CRISTINA CARDOSO DOS SANTOS e, dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/430/dl_033_2025_marden_menezes.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/430/dl_033_2025_marden_menezes.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº MARDEN LUIS BRITO CAVALCANTE E MENESES e, dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/429/dl_032_2025_igor_christoffel.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/429/dl_032_2025_igor_christoffel.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº IGOR DE SOUSA CHRISTOFFEL e, dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/428/dl_031_2025_eduardo_cabral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/428/dl_031_2025_eduardo_cabral.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº LUIZ EDUARDO FONTINELLE CABRAL e, dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/425/img20251117_10185047.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/425/img20251117_10185047.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DO VAQUEIRO” NO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/424/lei_municipal_255-2025_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/424/lei_municipal_255-2025_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Praça com Quadra Poliesportiva da Comunidade Entre-Caatinga, Zona Rural, neste município – PRAÇA E QUADRA POLIESPORTIVA RENATO INÁCIO PEREIRA CARDOSO e, dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/423/lei_municipal_254-2025_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/423/lei_municipal_254-2025_caxingo.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta parágrafos aos artigos 1º e 2º e modifica a redação dos artigos 4º e 5º da Lei Municipal nº 004/1997, que cria o Conselho Municipal de Saúde e, dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/418/lei_municipal_253-2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/418/lei_municipal_253-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Pais e Amigos dos Excepcionais de Caxingó – APAE de Caxingó.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/422/lei_municipal_252_2025_geovane.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/422/lei_municipal_252_2025_geovane.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Praça da Comunidade Jacobina, Zona Rural, neste município – PRAÇA FRANCISCA MARIA DE JESUS e, dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/421/lei_251-2025-aluno_nota_dez.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/421/lei_251-2025-aluno_nota_dez.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma “Aluno Nota Dez” para estudantes do ensino fundamental e médio nas redes de ensino estadual e municipal do município de Caxingó-PI e, dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/420/lei_250-2025_-_premiacao_-_caxingo_.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/420/lei_250-2025_-_premiacao_-_caxingo_.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA AVANÇA CAXINGÓ - PREMIAÇÃO POR MÉRITO" NO ÂMBITO DO SERVIÇO PÚBLICO MUNICIPAL DE CAXINGÓ/PI E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/419/lei_249_-2025_altera_a_nomenclatura_dos_cargos_de_enfermeiro-psf_e_enfermeiro_ambulatorial_para_enfermeiro.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/419/lei_249_-2025_altera_a_nomenclatura_dos_cargos_de_enfermeiro-psf_e_enfermeiro_ambulatorial_para_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura dos cargos de Enfermeiro-PSF e Enfermeiro Ambulatorial, que passam a ser unificados sob a denominação de Enfermeiro, no âmbito do município de Caxingó(PI) e, dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Lei das Diretrizes Orçamentárias (LDO)</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/417/lei_municipal_248-2025-ldo_2026_com_anexos.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/417/lei_municipal_248-2025-ldo_2026_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/416/lei_municipal_247-2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/416/lei_municipal_247-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário de Saúde e dos Agentes de Controle de Endemias, nos termos da Emenda Constitucional nº 120/2022 e, dá outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/415/lei_municipal_246-2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/415/lei_municipal_246-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade, no âmbito do município de Caxingó - PI, da digitalização de documentos em meios eletromagnéticos e, dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/414/decreto_legislativo_030-2025-promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/414/decreto_legislativo_030-2025-promulgado.pdf</t>
   </si>
   <si>
     <t>Anula o Decreto Legislativo nº 027/2024, que reprovou as contas do Prefeito Magnum Fernando Cardoso dos Santos, relativas ao exercício de 2021, e determina a reabertura do procedimento de julgamento com observância aos princípios constitucionais do contraditório e da ampla defesa.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>Resolução</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/413/resolucao_041_2025_altera_estrutura_administrativa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/413/resolucao_041_2025_altera_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos II e III da Resolução N°. 002, de 12 de Março de 2012, que Cria cargos Efetivos e de Provimento em Comissão no Quadro de Pessoal da Câmara de Vereadores do Município de Caxingó, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/412/resolucao_040_2025_atualizacao_de_diarias.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/412/resolucao_040_2025_atualizacao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza o anexo I da Resolução N°. 009/2015(Diárias), de 10 de Fevereiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/411/resolucao_039_2025_calendario_sessoes_ordinarias-2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/411/resolucao_039_2025_calendario_sessoes_ordinarias-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.025, e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/410/lei_245.2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/410/lei_245.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 239, de 16 de janeiro de 2025, para inserir o artigo 11, dispondo sobre a fonte de custeio das despesas oriundas da criação de cargos e das novas secretarias municipais e, dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/409/lei_244.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/409/lei_244.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial aos profissionais do magistério da rede municipal de ensino para o ano de 2025 e, dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/408/lei_243.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/408/lei_243.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cargos integrantes da estrutura administrativa do Poder Executivo Municipal e, altera a Lei Municipal nº 101/2016 e, dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/407/lei_242-0.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/407/lei_242-0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e inclusão de dispositivos da Lei Nº23C, de13 de dezembro de 2024 (LOA 2025), e da Lei Nº 223, de 25 de julho de 2024 (LDO 2025), e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/406/lei_241-0.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/406/lei_241-0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo promover leilão de bens móveis, veículos, sucatas e materiais inservíveis, antieconômico e irrecuperável do Poder Executivo municipal e, dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/405/lei_municipal_240.2025-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/405/lei_municipal_240.2025-caxingo.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/404/lei_municipal_239.2025-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/404/lei_municipal_239.2025-caxingo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 067/2014 que trata da estrutura administrativa do Executivo Municipal de Caxingó e, dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/403/resolucao_038_2025_agente_de_contratacao.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/403/resolucao_038_2025_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 14.133/2021 (nova Lei de Licitações e Contratos), no âmbito da Câmara Municipal de Caxingó-PI e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/400/lei_238.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/400/lei_238.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de veículo automotor usado, pertencente ao patrimônio da Câmara Municipal de Caxingó, para a Associação de Pais e Amigos dos Excepcionais (APAE) de Buriti dos Lopes e, dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/402/lei_municipal_237.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/402/lei_municipal_237.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça pública localizada no Povoado Canta Galo, Zona Rural de Caxingó-PI, como "Praça Luiza Pereira dos Santos" e, dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/399/lei_236_com_anexos.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/399/lei_236_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Caxingó para o exercício de 2025 e, dá outras providências.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/401/lei_complementar_n_100.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/401/lei_complementar_n_100.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Caxingó/PI, de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/396/emenda_a_lom_003-2024_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/396/emenda_a_lom_003-2024_promulgada.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Caxingó, de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/395/lei_municipal_235-2024-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/395/lei_municipal_235-2024-caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina quadra poliesportiva do Povoado Serafim, Zona Rural, neste município – QUADRA POLIESPORTIVA MARCELINO PEREIRA DA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/392/lei_municipal_234-2024-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/392/lei_municipal_234-2024-caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina campo de futebol de Entre-Caatinga, Zona Rural, neste município - CAMPO DE FUTEBOL PEDRO ALVES CARDOSO e, dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/391/lei_municipal_233-2024-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/391/lei_municipal_233-2024-caxingo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio-moradia e auxílio-alimentação para os médicos participantes do Programa Mais Médicos para o Brasil, que estejam alocados no município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/393/decreto_legislativo_n_029_2024_titulo_da_costa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/393/decreto_legislativo_n_029_2024_titulo_da_costa.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº LUIS FRANCISCO DA COSTA e, dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/394/emenda_a_lei_organica_n_002_2024_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/394/emenda_a_lei_organica_n_002_2024_caxingo.pdf</t>
   </si>
   <si>
     <t>Modifica, inclui, exclui e/ou acrescenta artigos, parágrafos e incisos à Lei Orgânica do Município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/390/lei_municipal_232.2024_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/390/lei_municipal_232.2024_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Praça Pública localizada no Povoado Nova Morada, Zona Rural, Caxingó, neste município, de Praça Pedro Rosa dos Santos e, dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/389/lei_municipal_231.2024-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/389/lei_municipal_231.2024-caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina campo de futebol de Cajazeiras de Baixo, Zona Rural, neste município - CAMPO DE FUTEBOL FRANCISCO JOSÉ PEREIRA DA SILVA FILHO e, dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/388/ldo_2025_p_m_caxingo_versao_completa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/388/ldo_2025_p_m_caxingo_versao_completa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/386/lei_municipal_230-2024_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/386/lei_municipal_230-2024_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Agentes Políticos do Poder Executivo Municipal de Caxingo-PI, para o quadriênio que se inicia no ano de 2025, nos termos do art. 29, inciso V, da Constituição Federal, e da Lei Orgânica do Município e posteriores alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/385/decreto_legislativo_027_2024_reprov_contas_2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/385/decreto_legislativo_027_2024_reprov_contas_2021.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo, exercício 2021.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/387/resolucao_037-2024_subsidio_vereadores_2025-2028.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/387/resolucao_037-2024_subsidio_vereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos vereadores e do Presidente da Câmara do Município de Caxingó(PI), para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/384/resolucao_036-2024-_doacao_e_descarte.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/384/resolucao_036-2024-_doacao_e_descarte.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis sem utilidade da Câmara Municipal de Caxingo-PI à APAE (Associação de Pais e Amigos dos Excepcionais) de Caxingo-PI, e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/381/img20240508_11081663.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/381/img20240508_11081663.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário de Saúde e Agente de Controle de Endemias, nos termos da Emenda Constitucional nº 120/2022 e, dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/383/decreto_legislativo_026_2024-dep.georgiano.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/383/decreto_legislativo_026_2024-dep.georgiano.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Exmº Srº GEORGIANO FERNANDES LIMA NETO e, dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/382/decreto_legislativo_025_2024-branco-miranda.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/382/decreto_legislativo_025_2024-branco-miranda.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr FRANCISCO DAS CHAGAS DE BARROS MIRANDA e, dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/380/lei_municipal_227.2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/380/lei_municipal_227.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e denomina Quadra Poliesportiva Vereador Manoel Machado Pontes, situada no Povoado Taboquinha, Zona Rural, Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/379/resolucao_035_2024_revoga_resolucao_023-2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/379/resolucao_035_2024_revoga_resolucao_023-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº. 023/2.021, de 10 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/378/resolucao_034_2024_calendario_sessoes_ordinarias_2024.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/378/resolucao_034_2024_calendario_sessoes_ordinarias_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.024, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/377/resolucao_033_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/377/resolucao_033_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza o anexo I da Resolução N°. 009/2015, de 10 de Fevereiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/376/lei_municipal_226.2024-com_anexo-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/376/lei_municipal_226.2024-com_anexo-caxingo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial aos profissionais do magistério da rede municipal de ensino para o ano de 2024, nos termos da Lei Federal nº 11.738/2008 e Portaria Interministerial MEC/MF 7/2023 e, dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/375/loa_2024_p_m_caxingo-completa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/375/loa_2024_p_m_caxingo-completa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Caxingó para o exercício financeiro de 2024 e, dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/374/decreto_legislativo_024_2023_paulo-jorge.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/374/decreto_legislativo_024_2023_paulo-jorge.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr PAULO JORGE SOUSA DOS SANTOS e, dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/373/decreto_legislativo_023_2023_gustavo-henrique.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/373/decreto_legislativo_023_2023_gustavo-henrique.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr GUSTAVO HENRIQUE BORGES REBÊLO e, dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/372/decreto_legislativo_022_2023_domingos_tote.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/372/decreto_legislativo_022_2023_domingos_tote.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr DOMINGOS PORTELA ALVES e, dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/371/lei_municipal_224.2023.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/371/lei_municipal_224.2023.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/370/lei_municipal_223.2023.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/370/lei_municipal_223.2023.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/368/resolucao_032_2023_atualizacao_diarias_2023-inclusao-cargo-ap.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/368/resolucao_032_2023_atualizacao_diarias_2023-inclusao-cargo-ap.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/369/decreto_legislativo_021_2023_enivon.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/369/decreto_legislativo_021_2023_enivon.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr BERNARDO JOSÉ DA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/367/lei_municipal_222.2023-piso-enfermagem-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/367/lei_municipal_222.2023-piso-enfermagem-caxingo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a complementar o piso da enfermagem e, dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/366/lei_municipal_221.2023-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/366/lei_municipal_221.2023-caxingo.pdf</t>
   </si>
   <si>
     <t>Estabelece o novo piso salarial para os cargos efetivos de motorista, agente administrativo, técnico de higiene bucal, auxiliar de consultório dentário e técnico agrícola, deste município de Caxingó, Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/398/resolucao_031_2023_implantacao_lgpd_camara_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/398/resolucao_031_2023_implantacao_lgpd_camara_caxingo.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Privacidade e Proteção de Dados Pessoais, no âmbito da Câmara Municipal de Caxingó, Estado do Piauí, conforme a Lei Federal nº 13.709/2018 – Lei Geral de Proteção de Dados (LGPD) e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/397/resolucao_030_2023_acrescenta_cargo_comissionado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/397/resolucao_030_2023_acrescenta_cargo_comissionado.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/365/lei_municipal_220.2023-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/365/lei_municipal_220.2023-caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público RUA MARCELINA ROSA MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/364/lei_municipal_219.2023-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/364/lei_municipal_219.2023-caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público RUA ABDIAS LOPES DE CARVALHO e, dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/363/lei_municipal_218.2023-ldo-caxingo_completa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/363/lei_municipal_218.2023-ldo-caxingo_completa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2024 e, dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/362/lei_municipal_217.2023-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/362/lei_municipal_217.2023-caxingo.pdf</t>
   </si>
   <si>
     <t>Aprova os valores de diárias do Poder Executivo do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/361/lei_municipal_216_2023_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/361/lei_municipal_216_2023_caxingo.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/360/decreto_legislativo_020_2023-chaguinha-da-loja.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/360/decreto_legislativo_020_2023-chaguinha-da-loja.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr FRANCISCO DAS CHAGAS SOUSA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/359/decreto_legislativo_019_2023-felipe-machado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/359/decreto_legislativo_019_2023-felipe-machado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr FELIPE RIBEIRO MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/358/lei_municipal_215_2023_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/358/lei_municipal_215_2023_caxingo.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 168/2.021, de 14 de junho de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/357/lei_municipal_214_2023_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/357/lei_municipal_214_2023_caxingo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a outorgar permissão de uso das instalações dos colégios municipais Unidade Escolar Sapucaial e Escola Municipal Francisco Araken Carneiro, do município de Caxingó e, dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/355/decreto_legislativo_018_2023-prof-chicao.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/355/decreto_legislativo_018_2023-prof-chicao.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr FRANCISCO DAS CHAGAS CARVALHO DO AMARAL e, dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/354/decreto_legislativo_017_2023-antonio-leal.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/354/decreto_legislativo_017_2023-antonio-leal.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr ANTONIO MARCOS ROCHA SILVA e, dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/353/decreto_legislativo_016_2023-lucas-pm.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/353/decreto_legislativo_016_2023-lucas-pm.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr PAULO CÉSAR LUCAS DE OLIVEIRA e, dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/352/decreto_legislativo_015_2023-pereira.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/352/decreto_legislativo_015_2023-pereira.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr JOSÉ PEREIRA LEITE e, dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/356/lei_municipal_213_2023_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/356/lei_municipal_213_2023_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente do Município de Caxingó, Estado do Piauí, estabelece normas gerais para a sua adequada aplicação, revoga as Leis Municipais nºs 119/2008 e 065/2013 e, dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/351/resolucao_029_2023_atualizacao_diarias_2023_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/351/resolucao_029_2023_atualizacao_diarias_2023_promulgada.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/350/resolucao_028_2023_atualizacao_subsidio_2023_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/350/resolucao_028_2023_atualizacao_subsidio_2023_promulgada.pdf</t>
   </si>
   <si>
     <t>Atualiza os Subsídios dos vereadores do Município de Caxingó, Estado do Piauí, para o exercício de 2023 e, dá outras providencias.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/349/resolucao_027_2023_atualiza_vencimentos_advogado_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/349/resolucao_027_2023_atualiza_vencimentos_advogado_promulgada.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos da Resolução N°. 002, de 12 de Março de 2012, que Cria cargos Efetivos e de Provimento em Comissão no Quadro de Pessoal da Câmara de Vereadores do Município de Caxingó, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/348/resolucao_026_2023_calendario_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/348/resolucao_026_2023_calendario_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.023, e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/347/lei_municipal_212.2023_remuneracao_magisterio_2023.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/347/lei_municipal_212.2023_remuneracao_magisterio_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO PISO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO PARA O ANO DE 2023, NOS TERMOS DA LEI FEDERAL nº 11.738/2008 E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/346/lei_municipal_211.2023_ponte_ema.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/346/lei_municipal_211.2023_ponte_ema.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAR PONTE LOCALIZADA NO POVOADO EMA, ZONA RURAL DESTE MUNICIPIO DE CAXINGO, ESTADO DO PIAUI E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/345/lei_municipal_210.2023_remuneracao_acs_ace.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/345/lei_municipal_210.2023_remuneracao_acs_ace.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DE AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE CONTROLE DE ENDEMIAS, NOS TERMOS DA EMENDA CONSTITUCIONAL nº 120/2022 E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/344/lei_municipal_209.2023_remuneracao_minima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/344/lei_municipal_209.2023_remuneracao_minima.pdf</t>
   </si>
   <si>
     <t>REAJUSTA A REMUNERAÇÃO MÍNIMA DOS SERVIDORES DO MUNICIPIO DE CAXINGÓ, ESTADO DO PIAUI E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/340/lei_municipal_208_2022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/340/lei_municipal_208_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público Davi Marley Carvalho Silva e, dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/339/lei_municipal_207_2022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/339/lei_municipal_207_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público Maria José Machado de Sousa e, dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/338/lei_municipal_206_2022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/338/lei_municipal_206_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público Ver. José Batista Silvestre e, dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/337/lei_municipal_105-2022_loa_2023_completa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/337/lei_municipal_105-2022_loa_2023_completa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Caxingó, Estado do Piauí, para o exercício financeiro de 2023 e, dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/343/decreto_legislativo_014_2022_luzimar_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/343/decreto_legislativo_014_2022_luzimar_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr LUZIMAR PARENTE AGUIAR e, dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/342/decreto_legislativo_013_2022_antonio-rodrigues_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/342/decreto_legislativo_013_2022_antonio-rodrigues_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr ANTONIO RODRIGUES DOS SANTOS e, dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/341/decreto_legislativo_012_2022_onofre_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/341/decreto_legislativo_012_2022_onofre_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr ONOFRE RODRIGUES DO NASCIMENTO e, dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/336/lei_municipal_204.2022-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/336/lei_municipal_204.2022-caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e, dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/335/lei_municipal_203.2022-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/335/lei_municipal_203.2022-caxingo.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/334/lei_municipal_202.2022-caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/334/lei_municipal_202.2022-caxingo.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/333/lei_municipal_201.2022_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/333/lei_municipal_201.2022_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para alienar veículos e materiais inservíveis do Poder Executivo municipal e, dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/332/lei_municipal_200.2022_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/332/lei_municipal_200.2022_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática do Ensino Público no âmbito das escolas municipais de Caxingó/PI e, dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/331/decreto_legislativo_010_2022_lj_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/331/decreto_legislativo_010_2022_lj_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr LAÉRCIO DE JESUS DA SILVA MORAIS e, dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/330/lei_municipal_199.2022_piso_acs_endemias_para_2022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/330/lei_municipal_199.2022_piso_acs_endemias_para_2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DE AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE CONTROLE DE ENDEMIAS NOS TERMOS DA EMENDA CONSTITUCIONAL nº 120/2022 E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/329/lei_municipal_198.2022_gratificacao_medico_perito.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/329/lei_municipal_198.2022_gratificacao_medico_perito.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAR A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE CAXINGO(PI), CRIANDO O ARTIGO 13-A DA LEI MUNICIPAL 067/2014 DE ABRIL DE 2014 E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/328/lei_municipal_197.2022_credito_adicional_200.000.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/328/lei_municipal_197.2022_credito_adicional_200.000.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/327/lei_municipal_196.2022_credito_adicional_20.000.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/327/lei_municipal_196.2022_credito_adicional_20.000.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/326/lei_municipal_195.2022_credito_adicional_122.078.18.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/326/lei_municipal_195.2022_credito_adicional_122.078.18.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/325/lei_municipal_194.2022_ldo2023_completa_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/325/lei_municipal_194.2022_ldo2023_completa_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2023 e, dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/324/lei_municipal_193.2022_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/324/lei_municipal_193.2022_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 077, de 17/11/2014, que instituiu o Regime Próprio de Previdência Social do Município de Caxingó-PI.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/323/lei_municipal_192.2022_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/323/lei_municipal_192.2022_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender às necessidades de excepcional interesse público de que trata o Art. 37,Inciso IX, da Constituição Federal e, dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/322/lei_municipal_191.2022_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/322/lei_municipal_191.2022_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração de Denominação de colégio Público da Comunidade Gangorra e, dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/321/lei_municipal_190.2022_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/321/lei_municipal_190.2022_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estágio de estudantes no âmbito do município de Caxingó, Estado do Piauí, de estabelecimentos de educação superior, de educação profissional, de ensino médio, da educação especial e dos anos finais do ensino fundamental e EJA, estabelece valor da bolsa auxílio e, dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/320/lei_municipal_189.2022_promulgada_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/320/lei_municipal_189.2022_promulgada_caxingo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Ponto Facultativo ao Servidor Público Municipal do Poder Executivo e da Câmara Municipal, no dia de seu aniversário e, dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/319/lei_municipal_188.2022_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/319/lei_municipal_188.2022_caxingo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARCELAR DÉBITOS ORIUNDOS CONTRATO 01.10.2019 JUNTO A MUNICÍPIO DE CAXINGÓ E A EMPRESA NEO CONSULTORIA E ADMINISTRAÇÃO DE BENEFÍCIOS EIRELI.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/318/resolucao_025_2022_atualizacao_de_subsidios_2022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/318/resolucao_025_2022_atualizacao_de_subsidios_2022.pdf</t>
   </si>
   <si>
     <t>Atualiza os Subsídios dos vereadores do Município de Caxingó, Estado do Piauí, para o exercício de 2022 e, dá outras providencias.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/316/lei_municipal_187.2022_piso_magisterio_para_2022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/316/lei_municipal_187.2022_piso_magisterio_para_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO PARA O ANO DE 2022, NOS TERMOS DA LEI FEDERAL Nº. 11.738/2008 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/317/lei_municipal_186.2022_reajusta_remuneracao_minima.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/317/lei_municipal_186.2022_reajusta_remuneracao_minima.pdf</t>
   </si>
   <si>
     <t>REAJUSTA A REMUNERAÇÃO MÍNIMA DOS SERVIDORES DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/315/resolucao_024_2022_calendario_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/315/resolucao_024_2022_calendario_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2.022, e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/312/loa_2.022.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/312/loa_2.022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO DE 2.022 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/313/ppa_2022_2025.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/313/ppa_2022_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025 e, dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/314/lei_municipal_183.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/314/lei_municipal_183.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público POSTO DE SAÚDE LUÍS COÊLHO DA CONCEIÇÃO e, dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/308/lei_municipal_182.2021_rpc_caxingo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/308/lei_municipal_182.2021_rpc_caxingo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE CAXINGÓ-PI; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/311/decreto_legislativo_009_2021_anastacio_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/311/decreto_legislativo_009_2021_anastacio_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº JOSÉ ANASTÁCIO ROCHA ARAÚJO e, dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/310/decreto_legislativo_008_2021_silvio_dias_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/310/decreto_legislativo_008_2021_silvio_dias_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Srº SÍLVIO DIAS DA CRUZ e, dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/309/decreto_legislativo_007_2021_mene_promulgado.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/309/decreto_legislativo_007_2021_mene_promulgado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorária de Caxingó, Estado do Piauí, à Srª HERMENEGILDA BRITO DE MENEZES e, dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/306/lei_municipal_181_2021_pmcsndt4db1.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/306/lei_municipal_181_2021_pmcsndt4db1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RACIONALIZAÇÃO DO USO DE ÁGUA, ESTABELECE A INTENSIFICAÇÃO DA FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/307/lei_municipal_180_2021_pmcsndtdc70.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/307/lei_municipal_180_2021_pmcsndtdc70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/305/resolucao_023_2021_altera_artigo15_regimento_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/305/resolucao_023_2021_altera_artigo15_regimento_promulgada.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 15 do Regimento Interno da Câmara Municipal de Caxingó, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/303/lei_municipal_179.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/303/lei_municipal_179.2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CAXINGÓ - PIAUÍ, DE ACORDO COM A EMENDA CONSTITUCIONAL nº 103/2019 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/304/lei_municipal_178.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/304/lei_municipal_178.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2.022 e, dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/302/lei_municipal_177.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/302/lei_municipal_177.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público RUA ANTONIO ZOÉ DE ALMEIDA BRITO e, dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/301/lei_municipal_176.2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/301/lei_municipal_176.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/300/resolucao_022_2021_nomeia_plenario_camara_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/300/resolucao_022_2021_nomeia_plenario_camara_promulgada.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público PLENÁRIO FRANCISCO FERREIRA DE ARAÚJO e, dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/299/lei_175-21_pag_43.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/299/lei_175-21_pag_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Caxingó a parcelar os débitos salarial e 13º de servidores vinculados a Secretaria de Educação exercício de 2020, dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/298/lei_174-21_pag_42.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/298/lei_174-21_pag_42.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial das Prefeituras piauienses como veiculo oficial de comunicação dos atos normativos e administrativos do município de Caxingó, Estado do Piauí.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/297/lei_173-21_credito_especial_pag_41-42.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/297/lei_173-21_credito_especial_pag_41-42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/296/lei_172-21_credito_especial_pag_40-41.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/296/lei_172-21_credito_especial_pag_40-41.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/295/lei_171-21_credito_especial_pag_39-40.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/295/lei_171-21_credito_especial_pag_39-40.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/294/lei_70_2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/294/lei_70_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para alienar veículos e materiais inservíveis do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/293/lei_municipal_169_2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/293/lei_municipal_169_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação de Logradouro Público RUA AVELINO NERIS MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/291/lei_municipal_168.2021_reducao_de_subsidio_legislatura_2021_2024_promulgada.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/291/lei_municipal_168.2021_reducao_de_subsidio_legislatura_2021_2024_promulgada.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2° da Lei Municipal nº. 161/2020, de 22 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/290/decreto_006_2021.wilson_cabral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/290/decreto_006_2021.wilson_cabral.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Dr. WILSON DE SOUSA CABRAL FILHO e, dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/289/decreto_005_2021.manelito.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/289/decreto_005_2021.manelito.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Caxingó, Estado do Piauí, ao Sr MANOEL SANTOS LEONE e, dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/292/lei_municipal_167.2021_credito_adicional_especial.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/292/lei_municipal_167.2021_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/288/lei_1662021_pe.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/288/lei_1662021_pe.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/287/lei_1652021_pe.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/287/lei_1652021_pe.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores do Município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/286/lei_1642021_pe.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/286/lei_1642021_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB, na forma da Lei 14.113/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/285/lei_n_163_-.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/285/lei_n_163_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do logradouro público na localidade Entre-caatinga, município de Caxingó, Praça MARIA DA GRAÇA DE ARAÚJO MACHADO e, dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/283/lei_municipal_162.2020_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/283/lei_municipal_162.2020_cmc.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos do município de Caxingó, Estado do Piauí, para o quadriênio de 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/282/lei_municipal_161.2020_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/282/lei_municipal_161.2020_cmc.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do município de Caxingó, Estado do Piauí, para a legislatura de 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/284/lei_n_160_-_loa_2021_correct.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/284/lei_n_160_-_loa_2021_correct.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de CAXINGÓ-PI em R$27.428.000,00 (vinte e sete milhões, quatrocentos e vinte e oito mil reais) para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/281/lei_n_159.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/281/lei_n_159.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do logradouro público na localidade Cajazeiras de Baixo, município de Caxingó, Praça Manoel Pereira da Silva e, dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/280/lei_n_158.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/280/lei_n_158.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do logradouro público na localidade Bom Jesus, município de Caxingó, Praça João Francisco de Miranda e, dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/279/lei_n_157.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/279/lei_n_157.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Posto de Saúde da localidade Carreiras, município de Caxingó, Posto de Saúde Vitalina Maria da Conceição e, dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/278/lei_n_156.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/278/lei_n_156.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Unidade Básica de Saúde da Sede do município de Caxingó, João Ribeiro dos Santos Neto e, dá outras providências.</t>
   </si>
   <si>
-    <t>277</t>
-[...1 lines deleted...]
-  <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/277/lei_municipal_155.2020_cmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/277/lei_municipal_155.2020_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Prédio Público POSTO DE SAÚDE AIRES PORTELA DE SAMPAIO e, dá outras providências.</t>
   </si>
   <si>
-    <t>276</t>
-[...1 lines deleted...]
-  <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/276/lei_n_154_-_ldo_2021.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/276/lei_n_154_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias a serem observadas na elaboração e execução da lei orçamentária anual para o exercício financeiro de 2021 e, dá outras providências.</t>
   </si>
   <si>
-    <t>272</t>
-[...1 lines deleted...]
-  <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/272/lei_n_153_suspensao_patronal_rpps.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/272/lei_n_153_suspensao_patronal_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do recolhimento das contribuições previdenciárias patronais devidas ao RPPS, previsto no art. 9º da Lei Complementar nº 173, de 2020 e dá outras providências.</t>
   </si>
   <si>
-    <t>270</t>
-[...1 lines deleted...]
-  <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/270/02_-_lei_n152.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/270/02_-_lei_n152.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal Abrir Crédito Adicional Especial no Orçamento Programa vigente, no valor de R$103.165,18 (cento e três mil, cento e sessenta e cinco reais e, dezoito centavos), destinado à operacionalização das despesas ao combate à Pandemia Covid-19.</t>
   </si>
   <si>
-    <t>271</t>
-[...1 lines deleted...]
-  <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/271/lei_151_de_09_de_marco_de_2020-1.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/271/lei_151_de_09_de_marco_de_2020-1.pdf</t>
   </si>
   <si>
     <t>Autoriza a adequação salarial aos profissionais do magistério do município de Caxingó(PI), ajustando-a ao piso nacional conforme a Lei Federal n° 11.738/08 e Portaria Interministerial MEC/MF n° 6, de 26 de dezembro de 2018, e dá outras providências.</t>
   </si>
   <si>
-    <t>274</t>
-[...1 lines deleted...]
-  <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/274/lei_n_150_-_reauste_servidores.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/274/lei_n_150_-_reauste_servidores.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a Tabela de Vencimentos, Anexo I e II da Lei Municipal nº 067/2014, de 14 de abril de 2014 e, dá outras providências.</t>
   </si>
   <si>
-    <t>273</t>
-[...1 lines deleted...]
-  <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/273/lei_n_149_-_adequacao_salarial_saude.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/273/lei_n_149_-_adequacao_salarial_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a adequação salarial aos profissionais Saúde no exercício dos cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias do município de Caxingó(PI), ajustando-a ao piso nacional conforme a Lei Federal nº 13.708, de 14 de agosto de 2018 e, dá outras providências.</t>
   </si>
   <si>
-    <t>275</t>
-[...1 lines deleted...]
-  <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/275/lei_n_148.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/275/lei_n_148.pdf</t>
   </si>
   <si>
     <t>Altera a redação o inciso V do art. 58 da Lei Municipal nº 077/2014 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Caxingó para incluir o plano de equacionamento do déficit atuarial.</t>
   </si>
   <si>
-    <t>268</t>
-[...1 lines deleted...]
-  <si>
     <t>2019</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/268/lc_099-2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/268/lc_099-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Melo Ambiente, criação do Conselho Municipal de Meio Ambiente - COMDEMA, do Fundo Municipal de Meio Ambiente - FUNDEMA e a Conferência Municipal de Melo Ambiente no âmbito do município de Caxingó, Estado do Piauí e, dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/264/lei_municipal_145.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/264/lei_municipal_145.2019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Bebê no município de Caxingó-PI e, dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/263/lei_municipal_144.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/263/lei_municipal_144.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre redução da jornada de trabalho do servidor público do qual seja dependente pessoa com deficiência e, dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/265/lei_municipal_143.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/265/lei_municipal_143.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal regulamentar as doações de imóvel pertencente ao patrimônio municipal para famílias em situação de hipossuficiência e vulnerabilidade social e, dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/266/lei_municipal_142.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/266/lei_municipal_142.2019.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos dos cargos de farmacêutico e digitador, integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a Tabela de Vencimentos, Anexo I da Lei Municipal nº. 067/2014, de 14 de abril de 2014 e Lei Municipal nº. 104/2016, de 15 de março de 2016 e, dá outras providências.</t>
   </si>
   <si>
-    <t>267</t>
-[...1 lines deleted...]
-  <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/267/lei_municipal_141.2019_ldo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/267/lei_municipal_141.2019_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias a serem observadas na elaboração e execução da Lei Orçamentária para o exercício financeiro de 2020 e, dá outras providências.</t>
   </si>
   <si>
-    <t>269</t>
-[...1 lines deleted...]
-  <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/269/lei_na_140-2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/269/lei_na_140-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público Praça de Eventos Pedro Gomes de Lima e, dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/262/resolucao_019.2019_calendario_sessoes_2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/262/resolucao_019.2019_calendario_sessoes_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horário das Sessões Ordinárias do Poder Legislativo do município de Caxingó, Estado do Piauí, Exercício 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/261/lei_municipal_135.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/261/lei_municipal_135.2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ(PI), AJUSTANDO-A AO PISO NACIONAL, CONFORME A LEI FEDERAL N°. 11.738/08 E PORTARIA INTERMINISTERIAL MEC/MF N°. 6, DE 26 DE DEZEMBRO DE 2018 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/260/lei_municipal_134.2019.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/260/lei_municipal_134.2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO DO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/259/loa_2019.pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/259/loa_2019.pmc.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ EM R$24.945.000,00 (VINTE E QUATRO MILHÕES, NOVECENTOS E QUARENTA E CINCO MIL REAIS), PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/167/lei_municipal_132.2018_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/167/lei_municipal_132.2018_pmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias a serem observadas na elaboração e execução da lei orçamentária para o exercício financeiro de 2019 e, dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/166/lei_municipal_131.2018_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/166/lei_municipal_131.2018_pmc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal de Caxingó-PI, a realizar leilão público dos bens considerados inservíveis.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/165/lei_municipal_130.2018_pmc.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/165/lei_municipal_130.2018_pmc.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores ativos integrantes do quadro próprio do Poder Executivo do município de Caxingó(PI), altera a lei municipal nº. 067/2014, de 14 de abril de 2014 e, dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/164/164_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DE CAXINGÓ E, ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/163/163_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/162/162_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO ESCOLA MUNICIPAL DOMINGAS NERIS VÉRAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/161/161_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ(PI), AJUSTANDO-A AO PISO NACIONAL CONFORME A LEI FEDERAL N° 11.738/08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/160/160_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO DO MUNICÍPIO DE CAXINGÓ(PI), ALTERA A LEI MUNICIPAL N° 067/2014, DE 14 DE ABRIL DE 2014 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/159/159_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DATAS E HORÁRIO DAS SESSÕES ORDINÁRIAS DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, EXERCÍCIO 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO ACADEMIA DE SAÚDE MANOEL ALVES RIBEIRO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE POLÍTICAS PARA MULHER, VINCULADA AO GABINETE DO PREFEITO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ, EM R$23.788.300,00 (VINTE E TRÊS MILHÕES, SETECENTOS E OITENTA E OITO MIL, TREZENTOS REAIS), PARA O EXERCÍCIO FINANCEIRO DE 2018 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CAXINGÓ - PIAUÍ, PARA O PERÍODO DE 2018 À 2021 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REGULAMENTAR AS DOAÇÕES DE IMÓVEL PERTENCENTE AO PATRIMÔNIO MUNICIPAL PARA FAMÍLIAS EM SITUAÇÃO DE HIPOSSUFICIÊNCIA E VULNERABILIDADE SOCIAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ(PI), CONTRATADOS COM TEMPO DETERMINADO ATRAVÉS DO PROCESSO SELETIVO SIMPLIFICADO N°. 001/2017, AJUSTANDO-A AO PISO NACIONAL, CONFORME A LEI FEDERAL N°. 11.738/08 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V, ART. 58, DA LEI MUNICIPAL N°. 077/2014, QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CAXINGÓ PARA INCLUIR O PLANO DE EQUACIONAMENTO DO DÉFICIT ATUARIAL.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL À ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA VIGENTE, NO VALOR DE R$ 70.000,00 (SETENTA MIL REAIS) DESTINADO À OPERACIONALIZAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR IMÓVEL NA ZONA RURAL DO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO DE SERVIDORES TEMPORÁRIOS PARA A SECRETARIA DE EDUCAÇÃO, PARA OS CARGOS QUE ESPECIFICA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO DE CAXINGÓ.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE LICITAÇÃO DA CÂMARA MUNICIPAL DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA E FIXA OS SUBSÍDIOS DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA O PERÍODO LEGISLATIVO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PUB</t>
   </si>
   <si>
     <t>Publicação Diário Oficial</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A JUNTA MÉDICA OFICIAL DO MUNICÍPIO DE CAXINGÓ-PI E A FUNÇÃO GRATIFICADA DE MÉDICO-PERITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA RESOLUÇÃO N°. 009/2015, DE 10 DE FEVEREIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5°. DA LEI N°. 110/2017 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ(PI), AJUSTANDO-A AO PISO NACIONAL CONFORME A LEI FEDERAL N°. 11.738/08 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A FORMA DE DESCARTE DOS LIVROS DIDÁTICOS DA REDE MUNICIPAL DE ENSINO, CLASSIFICADOS COMO IRRECUPERÁVEIS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II E III DA RESOLUÇÃO N°. 002, DE 12 DE MARÇO DE 2012, QUE CRIA CARGOS EFETIVOS E DE PROVIMENTO EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DATAS E HORÁRIO DAS SESSÕES ORDINÁRIAS DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, EXERCÍCIO 2017 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA A LEGISLATURA DE 2017/2020 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2017 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL URBANO DESTINADO A INSTALAÇÃO DE CRECHE PRO INFÂNCIA TIPO II.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MANUAL DO SISTEMA DE CONTROLE INTERNO DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/107/107_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, ALÍNEAS "A" E "B" DA LEI MUNICIPAL N°. 067/2014, REAJUSTANDO OS VENCIMENTOS DE CARGOS DE PROVIMENTO EFETIVO E COMISSIONADOS DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/106/106_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, ALÍNEA "A" DA LEI MUNICIPAL N°. 067/2014, CRIANDO CARGOS DE PROVIMENTO EFETIVO DE FARMACÊUTICO E DIGITADOR NO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/105/105_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO VENCIMENTO DE SALÁRIO DE PROVIMENTO DE CARGOS EFETIVOS DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/104/104_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°. 067/2014, CRIANDO CARGOS DE PROVIMENTO EFETIVO DE MÉDICO DA ESTRATÉGIA DA SAÚDE DA FAMÍLIA E CIRURGIÃO DENTISTA DA ESTRATÉGIA DA SAÚDE DA FAMÍLIA, NO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/103/103_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARREIRA, CARGOS, VENCIMENTO E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO/MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ - PIAUÍ, EM CONFORMIDADE COM O ARTIGO 6° DA LEI N°. 11.738, DE 16 DE JULHO DE 2008, E COM BASE NOS ARTIGOS 206 E 211 DA CONSTITUIÇÃO FEDERAL, DOS ARTIGOS 8°, § 1°, E 67 DA LEI N°. 9.394, DE 20 DE DEZEMBRO DE 1996, E NO ARTIGO 40 DA LEI N°. 11.494, DE 20 DE JUNHO DE 2007, E LEI 12.014, DE 06 DE AGOSTO DE 2009, ARTIGO 1° INCISOS I, II E III.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/101/101_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA E FIXA OS SUBSÍDIOS DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA O PERÍODO LEGISLATIVO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/100/100_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DATAS E HORÁRIO DAS SESSÕES ORDINÁRIAS DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, EXERCÍCIO 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2016 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N°. 28, DE 13 DE SETEMBRO DE 2010 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO NO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA OS ELEITORES CONVOCADOS E NOMEADOS QUE EFETIVAMENTE TRABALHAREM COMO MESÁRIOS NAS ELEIÇÕES POLÍTICO-PARTIDÁRIAS, EM PLEBISCITOS E EM REFERENDOS REALIZADOS PELA JUSTIÇA ELEITORAL DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, PARÁGRAFOS 3° E 4° DA CONSTITUIÇÃO FEDERAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ACESSO ÀS INFORMAÇÕES DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/50/50_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/50/50_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO / CONSELHO DO FUNDEB E REVOGA TODAS AS NORMAS MUNICIPAIS QUE DISPÕE SOBRE A MATÉRIA, ESPECIALMENTE A LEI MUNICIPAL N°. 015/1997 E O DECRETO N°. 018/2010.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, O DIA MUNICIPAL DO EVANGÉLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO COMITÊ DE INVESTIMENTOS DO REGIME FUNDO DE PREVIDÊNCIA PRÓPRIA DE CAXINGÓ - CAXINGÓ PREV E, DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PISO SALARIAL PROFISSIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO DE CAXINGÓ - PI E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A CONCEDER AUMENTO SALARIAL AO VENCIMENTO DE SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, AUXILIAR DE SERVIÇOS GERAIS; AUXILIAR DE VIGILÂNCIA SANITÁRIA; AGENTE DE ENDEMIAS; COVEIRO; MENSAGEIRO; MERENDEIRA; PASSADOR; PINTOR; TELEFONISTA; VIGIA E ZELADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 100 DA LEI N°. 024, DE 15 DE JUNHO DE 2010, ACRESCENTANDO OS §§ 4°, 5°, 6° E 7° E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A IMPLANTAÇÃO, NA SEDE DO PODER LEGISLATIVO, DE UMA CENTRAL CAPAZ DE DISPONIBILIZAR SINAL DE INTERNET MÓVEL (WI-FI) DE FORMA GRATUITA AOS FREQUENTADORES DO AMBIENTE PARLAMENTAR E SEU ENTORNO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ATUALIZAÇÃO DO PISO SALARIAL AOS PROFESSORES DO MUNICÍPIO DE CAXINGÓ - PI, PARA O ANO DE 2015 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL DA PLANÍCIE LITORÂNEA PIAUIENSE COMO ÓRGÃO OFICIAL DE PUBLICAÇÃO E DIVULGAÇÃO DOS ATOS OFICIAIS DO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA RESOLUÇÃO N°. 006/2013, DE 27 DE SETEMBRO_x000D_
 DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DATAS E HORÁRIO DAS SESSÕES ORDINÁRIAS DO PODER LEGISLATIVO DO_x000D_
 MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, EXERCÍCIO 2015, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA E FIXA OS SUBSÍDIOS DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA O PERÍODO LEGISLATIVO DE 2015 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A LEILOAR VEÍCULO EM PÉSSIMO ESTADO DE RECUPERAÇÃO ABAIXO QUALIFICADO E, DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS GRATIFICAÇÕES DA DIRETORIA EXECUTIVA DO FUNDO DE PREVIDÊNCIA DO MUNICÍPIO DE CAXINGÓ - CAXINGÓ PREV E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO REGIME JURÍDICO ÚNICO E O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAXINGÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO DE 2015 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE CAXINGÓ &amp;#8211; PIAUÍ &amp;#8211; CAXINGÓ PREV, ÓRGÃO GESTOR DO SISTEMA DE PREVIDÊNCIA SOCIAL DO SERVIDOR DO MUNICÍPIO, DE SUA ESTRUTURA ADMINISTRATIVA, DOS FUNDOS DE PREVIDÊNCIA SOCIAL EM SUBSTITUIÇÃO AO FUNDO DE PREVIDÊNCIA GERAL INSS, CONSOLIDA A LEGISLAÇÃO PREVIDENCIÁRIA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AJUDA NO TRANSPORTE ESCOLAR À ESTUDANTES E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À ADQUIRIR IMÓVEL DESTINADO AO ACESSO DA ESCOLA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/35/35_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 15 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE CAXINGÓ, ATRAVÉS DA CHEFE DO PODER EXECUTIVO À ADQUIRIR LOTE DE TERRA NA ZONA RURAL DE CAXINGÓ E, DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INDENIZAÇÃO DE CAMPO DEVIDA AOS SERVIDORES QUE SE AFASTAREM DE SUA SEDE DE SERVIÇO PARA EXECUÇÃO DAS ATIVIDADES DE CAMPANHA DE COMBATE E CONTROLE DE ENDEMIAS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A LEILOAR VEÍCULOS EM PÉSSIMO ESTADO DE RECUPERAÇÃO ABAIXO QUALIFICADOS E, DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, DE SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE NATUREZA EFETIVA PARA PROVIMENTO JUNTO À PREFEITURA MUNICIPAL DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À ADQUIRIR IMÓVEL DESTINADO À IMPLANTAÇÃO DE ESCOLA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA E REORGANIZAÇÃO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE CAXINGÓ, ESTADO DO PIAUÍ, FIXA VENCIMENTOS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/34/34_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DATAS E HORÁRIO DAS SESSÕES ORDINÁRIAS DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, EXERCÍCIO 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA NA CIDADE DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISA ALTERAR OS ART. 16, 18, 20, 24 E 29 DA LEI MUNICIPAL N°. 119/2008, NOS MOLDES ESTABELECIDOS PELA LEI 12.696/2012, QUE DISPÕE SOBRE OS CONSELHOS TUTELARES.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES, FIRMADO ENTRE OS MUNICÍPIOS DE BOM PRINCÍPIO DO PIAUÍ, BURITI DOS LOPES, CAJUEIRO DA PRAIA, CAXINGÓ, COCAL, COCAL DOS ALVES, ILHA GRANDE, MURICI DOS PORTELAS E PARNAÍBA, COM A FINALIDADE DE CONSTITUIR O CONSÓRCIO REGIONAL DE DESENVOLVIMENTO DA PLANÍCIE LITORÂNEA PIAUIENSE, NOS TERMOS DA LEI FEDERAL N°. 11.107, DE 06 DE ABRIL DE 2005, VISANDO À SOLUÇÃO DOS PROBLEMAS COMUNS E O DESENVOLVIMENTO DA REGIÃO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014/2017.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À ADQUIRIR TERRENO RURAL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS VALORES DAS DIÁRIAS DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, PARA EMPREENDIMENTOS HABITACIONAL VINCULADOS AOS PROGRAMA MINHA CASA MINHA VIDA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL NEGOCIAR SALÁRIOS ATRASADOS DE SERVIDORES E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC)DO MUNICÍPIO DE CAXINGÓ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE CAXINGÓ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DA DENOMINAÇÃO DA UNIDADE ESCOLAR RIO LONGÁ PARA UNIDADE ESCOLAR LUIZ COELHO DE REZENDE E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/65/65_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI ATIVIDADE NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2013 E NO PLANO PLURIANUAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N°. 024/2010, DE 02 DE JUNHO DE 2010 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA E FIXA OS SUBSÍDIOS DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, PARA O PERÍODO LEGISLATIVO DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DAS DATAS E HORÁRIO DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE CAXINGÓ, ESTADO DO PIAUÍ, PARA A SESSÃO LEGISLATIVA DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA RESOLUÇÃO N°. 001, DE 08 DE ABRIL DE 2009, QUE DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE CONTROLE INTERNO DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/99/99_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, DO PERÍODO DE 2010 A 2013, PARA O EXERCÍCIO FINANCEIRO DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/98/98_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO FINANCEIRO DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2012/60/lei_municipal_046.2012_bairros.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2012/60/lei_municipal_046.2012_bairros.pdf</t>
   </si>
   <si>
     <t>CRIA OS BAIRROS DE CURRALINHO, BOM JESUS, PEROABA, JACOBINA E MORADA NOVA, NO MUNICÍPIO DE CAXINGÓ - PI.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/44/44_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 81, DA LEI ORGÂNICA DO MUNICÍPIO DE CAXINGÓ - ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/6/6_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS E DE PROVIMENTO EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/111/111_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, DO PERÍODO DE 2010 À 2013, PARA O EXERCÍCIO FINANCEIRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/192/lei_municipal_040.2011_loa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/192/lei_municipal_040.2011_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO FINANCEIRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/193/lei_municipal_039.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/193/lei_municipal_039.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse publico nos termos do art. 37, inciso IX, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/194/lei_municipal_038.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/194/lei_municipal_038.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Caxingó a proceder com alienação de veículos inservíveis para a administração, através de leilão público, utilizando o apurado para aquisição de veículos novos para uso prefeitura e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/59/59_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O PERÍMETRO URBANO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/110/110_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/195/lei_municipal_035.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/195/lei_municipal_035.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel rural destinado à implantação de um mini sistema de abastecimento de Água na Localidade Vila Nova, na data Cajazeiras de Baixo" e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/196/lei_municipal_034.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/196/lei_municipal_034.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a adequação salarial aos profissionais do magistério do município de Caxingó(PI), e altera a tabela salarial constante do anexo I, da lei Municipal, N° 016/2009, de 16 de novembro de 2009 ajustando-a ao piso nacional conforme a Lei Federal N° 11.738/08, e dá outras providências</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/198/lei_municipal_032.01.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/198/lei_municipal_032.01.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/197/lei_complementar_033.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/197/lei_complementar_033.2011.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Caxingó(PI), a Contribuição para Custeio da Iluminação Pública - COSIP prevista no Artigo 149-A da Constituição Federal.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/191/lei_municipal_032.2011.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/191/lei_municipal_032.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 006/97, que cria o Conselho Municipal de Assistência Social e dá outras providencia.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/112/112_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO FINANCEIRO DE 2011 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/113/113_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, DO PERÍODO DE 2010 À 2013, PARA O EXERCÍCIO FINANCEIRO DE 2011 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/114/114_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A BIBLIOTECA PÚBLICA MUNICIPAL NO MUNICÍPIO DE CAXINGÓ - PIAUÍ.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/41/41_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TRATAMENTO DIFERENCIADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE NO ÂMBITO DO MUNICÍPIO, NA CONFORMIDADE DAS NORMAS GERAIS PREVISTAS NO ESTATUTO NACIONAL DA MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE INSTITUÍDO PELA LEI COMPLEMENTAR (FEDERAL) N°. 123, DE 14 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/39/39_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE CAXINGÓ, FIXA VENCIMENTOS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/119/119_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PARCELAMENTO DE DÉBITO JUNTO À COMPANHIA ENERGÉTICA DO PIAUÍ S.A. - CEPISA, EMPRESA DO SISTEMA ELETROBRAS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/40/40_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/43/43_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/46/46_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/121/121_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 002/2009, QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL E DÁ NOVA REDAÇÃO AO §5° E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/120/120_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE SERVIDORES DA PREFEITURA MUNICIPAL DE CAXINGÓ(PI), QUE RECEBEM UM SALÁRIO MÍNIMO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/29/29_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/31/31_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E INSTITUI NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/28/28_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA O EXERCÍCIO FINANCEIRO DE 2010 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/27/27_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, PARA O PERÍODO DE 2010 A 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/26/26_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAXINGÓ(PI), E ALTERA A TABELA SALARIAL CONSTANTE DO ANEXO I, DA LEI MUNICIPAL N°. 114/2008, DE 20 DE MARÇO DE 2008, AJUSTANDO-A AO PISO NACIONAL CONFORME A LEI FEDERAL N°. 11.738/08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/25/25_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE VEÍCULO DO PATRIMÔNIO DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR UMA CASA RESIDENCIAL NA LOCALIDADE CAJAZEIRAS DE BAIXO, PARA O PROGRAMA ERRADICAÇÃO DO TRABALHO INFANTIL - PETI E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL RURAL DESTINADO À CONSTRUÇÃO DE CASAS HABITACIONAIS E OUTROS LOGRADOUROS PÚBLICOS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OPERAÇÃO DE MOVIMENTO DE FUNDOS INTERNO NO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/21/21_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE SUPRIMENTO DE FUNDOS NO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/20/20_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA E CORRIGE A LEI 006/1997 DE CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/19/19_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL DESTINADO A CONSTRUÇÃO DE CASAS HABITACIONAIS E OUTROS LOGRADOUROS PÚBLICOS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/18/18_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL DESTINADO À CONSTRUÇÃO DE CASAS HABITACIONAIS E OUTROS LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/17/17_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2010 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/16/16_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE UM IMÓVEL COM ÁREA CONSTRUÍDA DE PROPRIEDADE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/154/154_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AS DESPESAS COM ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE CAXINGÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/15/15_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/14/14_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/15/15_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O QUANTUM DA OBRIGAÇÃO DE PEQUENO VALOR NO ÂMBITO DO MUNICÍPIO DE CAXINGÓ(PI) E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/13/13_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS, INSTITUI O CONSELHO-GESTOR DO FHIS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/5/5_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE CONTROLE INTERNO DO PODER LEGISLATIVO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/11/11_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS PARA O EXERCÍCIO 2009 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/12/12_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DE VEREADORES DO MUNICÍPIO DE CAXINGÓ - PI, PARA A LEGISLATURA 2009/2012.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/201/lei_municipal_120.2008_loa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/201/lei_municipal_120.2008_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Caxingó(PI) para o exercício financeiro de 2009 e, dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/115/115_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO ÀS LEIS N°.S 52 E 53/2001, QUE "DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CONSELHO TUTELAR, FUNDO MUNICIPAL DA INFÂNCIA E ADOLESCÊNCIA E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/202/lei_municipal_117.2008.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/202/lei_municipal_117.2008.pdf</t>
   </si>
   <si>
     <t>Altera tabela l, constante da Lei Municipal n° 090/05, que institui o quadro dos cargos públicos municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/200/emenda_001.2008.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/200/emenda_001.2008.pdf</t>
   </si>
   <si>
     <t>EMENDA Â LEI ORGÂNICA DO MUNICÍPIO DE CAXINGÓ N°. 001/2008.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/203/lei_municipal_116.2008.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/203/lei_municipal_116.2008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar bem do patrimônio público e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/204/lei_municipal_115.2008.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/205/lei_municipal_114.2008.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/204/lei_municipal_115.2008.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/205/lei_municipal_114.2008.pdf</t>
   </si>
   <si>
     <t>Altera tabela salarial, constante do Anexo L da Lei Municipal n° 095/06, de 13 de abril de 2.006 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/206/lei_municipal_113.2008.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/206/lei_municipal_113.2008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 021/97, de 23/12/1997 que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público do Município de Caxingó e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/207/lei_municipal_111.2008.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/207/lei_municipal_111.2008.pdf</t>
   </si>
   <si>
     <t>Fixa nos termos da EC. 019/98 os subsídios dos Vereadores do Município de Caxingó, Estado do Piauí, para o exercício financeiro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/208/lei_municipal_109.2007.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/209/lei_municipal_106.2007.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/208/lei_municipal_109.2007.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/209/lei_municipal_106.2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no orçamento de 2007 no valor de R$ 18.300,00 e dá outras providências correlatas.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/210/lei_municipal_105.2007.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/210/lei_municipal_105.2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Nomenclatura no Orçamento de 2007, abertura de crédito adicional no valor de R$116.500,00 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/211/lei_municipal_104.2007.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/211/lei_municipal_104.2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar bem móvel, pertencente ao Patrimônio Público e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/212/lei_municipal_103.2007.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/212/lei_municipal_103.2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a alienar bem do Patrimônio Público e toma outras providências.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/213/lei_municipal_102.2006_loa.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/213/lei_municipal_102.2006_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Caxingó(PI) para o exercido financeiro de 2007. e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/215/lei_municipal_100.2006.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/215/lei_municipal_100.2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no orçamento do exercício 2006 no valor de R$ 14.200,00 e dá outras providências correlatadas.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/214/lei_municipal_101.2006_ldo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/214/lei_municipal_101.2006_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do Município de Caxingó para o exercício Financeiro de 2007 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/217/lei_municipal_099.2006.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/217/lei_municipal_099.2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a oferecer garantia de financiamento à Caixa Econômica Federal, e da outras dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/216/lei_municipal_098.2006.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/216/lei_municipal_098.2006.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública que menciona e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/218/lei_municipal_097.2006.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/220/lei_municipal_096.2006.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/218/lei_municipal_097.2006.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/220/lei_municipal_096.2006.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo no artigo 5°, da Lei Municipal n° 072/04, de 07/05/2004 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/219/lei_municipal_095.2006_ZbpJgdK.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/219/lei_municipal_095.2006_ZbpJgdK.pdf</t>
   </si>
   <si>
     <t>Altera tabela salarial constante do Anexo 1, da Lei Municipal n° 071/04, de 07/05/2004 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/221/lei_municipal_094.2006.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/221/lei_municipal_094.2006.pdf</t>
   </si>
   <si>
     <t>Revoga, acrescenta e modifica dispositivos da Lei Municipal n° 029/99. de 12/08/1999, que dispõe sobre criação, organização e funcionamento do Conselho Municipal de Educação de Caxingó - Piauí.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/222/lei_municipal_093.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/222/lei_municipal_093.2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal alienar bem do patrimônio público e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/199/lei_municipal_090.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/199/lei_municipal_090.2005.pdf</t>
   </si>
   <si>
     <t>INSTITUI O QUADRO DOS CARGOS E PLANO DE CARREIRA E REMUNERAÇÃO DO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/223/lei_municipal_089.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/223/lei_municipal_089.2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CAXINGÓ COM A CRIAÇÃO DAS SECRETARIAS MUNICIPAL DE ESPORTE E LAZER E AGRICULTURA E ABASTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/224/lei_municipal_088.2005_ldo.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAXINGÓ PARA O EXERCÍCIO FINANCEIRO DE 2006 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/224/lei_municipal_088.2005_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do Município de Caxingó para o exercício Financeiro de 2006 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/225/lei_municipal_087.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/225/lei_municipal_087.2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar aquisição de imóvel urbano e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/226/lei_municipal_086.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/226/lei_municipal_086.2005.pdf</t>
   </si>
   <si>
     <t>Modifica e acresce dispositivos do Art. 8o da Lei Municipal n° 052/01, de 03/05/2001, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/227/lei_municipal_085.2005.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/228/lei_municipal_084.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/227/lei_municipal_085.2005.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/228/lei_municipal_084.2005.pdf</t>
   </si>
   <si>
     <t>Modifica os dispositivos do Art. 2° da Lei Municipal n° 008/97, de 21/01/1997, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/229/lei_municipal_083.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/229/lei_municipal_083.2005.pdf</t>
   </si>
   <si>
     <t>Modifica e acresce dispositivos do Art. 2° da Lei Municipal n° 015/97, de 21/11/1997, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/232/lei_municipal_080.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/232/lei_municipal_080.2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto na Folha de Pagamento dos funcionários da Prefeitura Municipal de Caxingó, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/230/lei_municipal_082.2005.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/233/lei_municipal_079.2005.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/230/lei_municipal_082.2005.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/231/lei_municipal_081.2005.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/233/lei_municipal_079.2005.pdf</t>
   </si>
   <si>
     <t>Cria departamentos, divisões e seções na estrutura Administrativa da Prefeitura Municipal de Caxingó e altera as leis Municipais 024, 27/98 e 057/2001 e toma outras providências.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/234/lei_municipal_076.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/234/lei_municipal_076.2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2005, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/235/lei_municipal_074.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/235/lei_municipal_074.2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de honraria Título de Cidadão caxingoense ao Doutor Moisés da Silva Oliveira, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/236/lei_municipal_073.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/236/lei_municipal_073.2004.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2004/153/153_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2004/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA NOS TERMOS DA EMENDA CONSTITUCIONAL N° 19, DE 05 DE JUNHO DE 1998, A REMUNERAÇÃO DO PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL, SECRETÁRIOS MUNICIPAIS E DO SUBSÍDIO DOS VEREADORES, E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/237/lei_municipal_072.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/237/lei_municipal_072.2004.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura educacional do município, os cargos de Diretor e Supervisor, e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/238/lei_municipal_071.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/238/lei_municipal_071.2004.pdf</t>
   </si>
   <si>
     <t>Revoga, acrescenta e modifica dispositivos da Lei Municipal n° 021/97, de 23/12/1997, que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público do Município de Caxingó e, dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/239/lei_municipal_070.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/239/lei_municipal_070.2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos empregos públicos de AGENTES COMUNITÁRIOS DE SAÚDE para atender as necessidades da execução do Programa SAÚDE DA FAMÍLIA - PSF; fixa a jornada de trabalho e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/240/lei_municipal_069.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/240/lei_municipal_069.2004.pdf</t>
   </si>
   <si>
     <t>Autoriza publicações dos atos municipais no Jornal ‘'Diário dos Municípios”, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/241/lei_municipal_068.2004.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/241/lei_municipal_068.2004.pdf</t>
   </si>
   <si>
     <t>Doa terreno do Patrimônio Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/152/controle_interno-municipio.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/152/controle_interno-municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA DE CONTROLE INTERNO DA ADMINISTRAÇÃO MUNICIPAL, CONFORME DETERMINA O ARTIGO 31 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/243/lei_municipal_loa_066.2003.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/243/lei_municipal_loa_066.2003.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Caxingó, para o exercício financeiro de 2004.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/242/lei_municipal_066.2003.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/242/lei_municipal_066.2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal alienar Bem móvel e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/244/lei_municipalldo_065.2003.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/244/lei_municipalldo_065.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2004 e toma outras providências.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>64-A</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/245/lei_municipal_064-a.2002.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/245/lei_municipal_064-a.2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta Programa à Lei de Diretrizes Orçamentarias para o exercício de 2002.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/246/lei_municipal_063.2002.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/246/lei_municipal_063.2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta Programa Plano Plurianual para o período 2002 a 2005.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/247/lei_municipal_062.2002.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/247/lei_municipal_062.2002.pdf</t>
   </si>
   <si>
     <t>Abre Credito Especial para o fim que Especifica.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/248/lei_municipal_ldo_061.2002.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/248/lei_municipal_ldo_061.2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2003, e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/249/lei_municipal_060.2002.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/249/lei_municipal_060.2002.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo a firmar Acordo de Parcelamento/Reparcelamento de dívida para com o Fundo de Garantia do Tempo de Serviço.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/250/lei_municipal_ppa_058.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/250/lei_municipal_ppa_058.2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Caxingó, e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CAXINGÓ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/254/lei_municipal_051.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/254/lei_municipal_051.2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentarias para o exercício de 2002 e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO SALÁRIO BASE DO PROFESSOR CLASSE "A" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/251/lei_municipal_055.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/251/lei_municipal_055.2001.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Desenvolvimento Rural Sustentável e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/252/lei_municipal_054.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/252/lei_municipal_054.2001.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda mínima associado a ações socioeducativas, e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO TUTELAR DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE NO MUNICÍPIO DE CAXINGÓ, E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/253/lei_municipal_052.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/253/lei_municipal_052.2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal dos direitos da criança e do adolescente e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/255/lei_municipal_050.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/255/lei_municipal_050.2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir por compra e venda um terreno e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/256/lei_municipal_049.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/256/lei_municipal_049.2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bem imóvel e toma outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/257/lei_municipal_048.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/257/lei_municipal_048.2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal alienar bem móvel e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/258/lei_municipal_047.2001.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/258/lei_municipal_047.2001.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para contratação de servidores por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/457/resolucao_n_014-2000_-_remuneracao_de_prefeito_vice_e_vereadores.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/457/resolucao_n_014-2000_-_remuneracao_de_prefeito_vice_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração de Prefeito, Vice-Prefeito e Vereadores para a Legislatura 2001/2004 e, dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/168/lei_municipal_037.2000.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/168/lei_municipal_037.2000.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Fundo Municipal de Apoio Comunitário Piloto - FUMAC-P, do Projeto de Combate à Pobreza Rural, do Governo do Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/169/lei_municipal_036.2000.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/169/lei_municipal_036.2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir bem imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/170/lei_municipal_035.99.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/170/lei_municipal_035.99.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Orçamento - Programa da Prefeitura Municipal de CAXINGÓ, para o exercício de 2000, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/171/lei_municipal_034.99.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/171/lei_municipal_034.99.pdf</t>
   </si>
   <si>
     <t>Reorganiza o Orçamento Plurianual de Investimento, para o quatriênio 1998/2001, e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/172/lei_municipal_033.99.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1999/148/148_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/172/lei_municipal_033.99.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/173/lei_municipal_032.99.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1999/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE EDUCAÇÃO DE CAXINGÓ, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/174/lei_municipal_031.99.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/174/lei_municipal_031.99.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2000, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/175/lei_municipal_030.99.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/175/lei_municipal_030.99.pdf</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/1/1_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI ORGÂNICA DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/2/002_regimento_versao_publicacao.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/2/002_regimento_versao_publicacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAXINGÓ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/176/lei_municipal_029.98.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/176/lei_municipal_029.98.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir Crédito Adicional Especial no Orçamento-Programa/98 e dá outras providências.</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/179/lei_municipal_025.98.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/179/lei_municipal_025.98.pdf</t>
   </si>
   <si>
     <t>Denomina as ruas da cidade de Caxingó e, dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/147/147_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA E DÁ ESTRUTURA ADMINISTRATIVA À SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL DE CAXINGÓ-PI.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/177/lei_municipal_026.98.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/177/lei_municipal_026.98.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Legislação Supletiva, estabelece normas, sanções respectivas e dá outras providencias sobre VIGILÂNCIA SANITÁRIA e EPIDEMIOLÓGICA de CAXINGO-PI</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/178/lei_municipal_025.98.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/178/lei_municipal_025.98.pdf</t>
   </si>
   <si>
     <t>Estabelecer atribuições da VIGILÂNCIA SANITÁRIA E EPIDEMIOLÓGICA DE CAXINGÓ-PI e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/180/lei_municipal_023.98.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/181/lei_municipal_022.98.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/180/lei_municipal_023.98.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/181/lei_municipal_022.98.pdf</t>
   </si>
   <si>
     <t>Altera o disposto no inciso VI, Artigo 5°, da Lei Municipal N°. 010/97, de 12 de março de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/146/146_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE CAXINGÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/182/lei_municipal_019.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/182/lei_municipal_019.97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Hino do Município de Caxingó, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/183/lei_municipal_017.97.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/184/lei_municipal_016.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/183/lei_municipal_017.97.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/184/lei_municipal_016.97.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1998, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/145/145_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/185/lei_municipal_014.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/185/lei_municipal_014.97.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a abrir crédito suplementar no valor de R$ 20.000,00 (Vinte mil reais), e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/144/144_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE DOS TERMOS DOS INCISOS I E III DO ART. 30 DA CONSTITUIÇÃO FEDERAL, SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CAXINGÓ, ESTADO DO PIAUÍ E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/61/61_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE SAÚDE E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/186/lei_municipal_009.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/186/lei_municipal_009.97.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para contratação de pessoal pôr tempo determinado e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/143/143_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/142/142_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/141/141_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/187/lei_municipal_005.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/187/lei_municipal_005.97.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura administrativa da Prefeitura Municipal de Caxingó e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DE PREFEITO, VICE-PREFEITO, VEREADORES, PARA A LEGISLATURA QUE SE INICIA EM 1997 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/140/140_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CAXINGÓ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/188/lei_municipal_003.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/188/lei_municipal_003.97.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e fixa a Despesa do Orçamento programa para o Exercício de 1997.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/189/lei_municipal_002.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/189/lei_municipal_002.97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Plurianual de Investimentos, para o triênio 1997/1999, e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/190/lei_municipal_001.97.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/190/lei_municipal_001.97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 1997e dá outras providências.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>Lei de Criação do Município</t>
   </si>
   <si>
-    <t>https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1995/102/102_texto_integral.pdf</t>
+    <t>http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1995/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA MUNICÍPIOS, ESTABELECE TOPÔNIMOS, LIMITES E CIRCUNSCRIÇÃO DAS NOVAS UNIDADES POLÍTICO-ADMINISTRATIVAS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4549,67 +4660,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/456/lei_266-2025nome_de_ponte_-candeio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/450/lei_265-2025_creditos_suplementares_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/451/lei_264-2025_credito_especial_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/452/lei_263.2025_-_rateio_para_os_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/453/lei_262-2025_reajuste_passadores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/454/lei_261-2025_leilao_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/455/lei_260-2025_taxa_lixo-caxingo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/449/codigo_tributario_caxingo_lei_101-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/448/lei_-259-_2025-vereador_renatin_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/447/lei_258-2025_loa_2026-_caxingo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/446/lei_-257-_2025-ppa_2026_2029_caxingo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/441/dl_050_2025_maria_rosario_soares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/437/dl_049_2025_luciano_pascoal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/426/dl_048_2025_profa_raimundinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/427/dl_047_2025_rubens_vieira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/445/dl_046_2025_julio_arcoverde.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/444/dl_045_2025_mangum_cardoso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/443/dl_044_2025_fco_araujo_cicil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/442/dl_043_2025_antonio_lima.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/440/dl_042_2025_armando_lima.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/439/dl_041_2025_diana_araujo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/438/dl_040_2025_salustiano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/436/dl_039_2025_florentino_neto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/435/dl_038_2025_raimundo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/434/dl_037_2025_dallas_barros.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/433/dl_036_2025_elizalba_escorcio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/432/dl_035_2025_ilvanete_beltrao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/431/dl_034_2025_silmara_cardoso.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/430/dl_033_2025_marden_menezes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/429/dl_032_2025_igor_christoffel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/428/dl_031_2025_eduardo_cabral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/425/img20251117_10185047.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/424/lei_municipal_255-2025_caxingo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/423/lei_municipal_254-2025_caxingo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/418/lei_municipal_253-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/422/lei_municipal_252_2025_geovane.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/421/lei_251-2025-aluno_nota_dez.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/420/lei_250-2025_-_premiacao_-_caxingo_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/419/lei_249_-2025_altera_a_nomenclatura_dos_cargos_de_enfermeiro-psf_e_enfermeiro_ambulatorial_para_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/417/lei_municipal_248-2025-ldo_2026_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/416/lei_municipal_247-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/415/lei_municipal_246-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/414/decreto_legislativo_030-2025-promulgado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/413/resolucao_041_2025_altera_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/412/resolucao_040_2025_atualizacao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/411/resolucao_039_2025_calendario_sessoes_ordinarias-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/410/lei_245.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/409/lei_244.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/408/lei_243.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/407/lei_242-0.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/406/lei_241-0.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/405/lei_municipal_240.2025-caxingo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/404/lei_municipal_239.2025-caxingo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/403/resolucao_038_2025_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/400/lei_238.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/402/lei_municipal_237.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/399/lei_236_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/401/lei_complementar_n_100.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/396/emenda_a_lom_003-2024_promulgada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/395/lei_municipal_235-2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/392/lei_municipal_234-2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/391/lei_municipal_233-2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/393/decreto_legislativo_n_029_2024_titulo_da_costa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/394/emenda_a_lei_organica_n_002_2024_caxingo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/390/lei_municipal_232.2024_caxingo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/389/lei_municipal_231.2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/388/ldo_2025_p_m_caxingo_versao_completa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/386/lei_municipal_230-2024_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/385/decreto_legislativo_027_2024_reprov_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/387/resolucao_037-2024_subsidio_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/384/resolucao_036-2024-_doacao_e_descarte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/381/img20240508_11081663.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/383/decreto_legislativo_026_2024-dep.georgiano.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/382/decreto_legislativo_025_2024-branco-miranda.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/380/lei_municipal_227.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/379/resolucao_035_2024_revoga_resolucao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/378/resolucao_034_2024_calendario_sessoes_ordinarias_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/377/resolucao_033_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/376/lei_municipal_226.2024-com_anexo-caxingo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/375/loa_2024_p_m_caxingo-completa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/374/decreto_legislativo_024_2023_paulo-jorge.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/373/decreto_legislativo_023_2023_gustavo-henrique.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/372/decreto_legislativo_022_2023_domingos_tote.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/371/lei_municipal_224.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/370/lei_municipal_223.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/368/resolucao_032_2023_atualizacao_diarias_2023-inclusao-cargo-ap.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/369/decreto_legislativo_021_2023_enivon.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/367/lei_municipal_222.2023-piso-enfermagem-caxingo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/366/lei_municipal_221.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/398/resolucao_031_2023_implantacao_lgpd_camara_caxingo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/397/resolucao_030_2023_acrescenta_cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/365/lei_municipal_220.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/364/lei_municipal_219.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/363/lei_municipal_218.2023-ldo-caxingo_completa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/362/lei_municipal_217.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/361/lei_municipal_216_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/360/decreto_legislativo_020_2023-chaguinha-da-loja.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/359/decreto_legislativo_019_2023-felipe-machado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/358/lei_municipal_215_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/357/lei_municipal_214_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/355/decreto_legislativo_018_2023-prof-chicao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/354/decreto_legislativo_017_2023-antonio-leal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/353/decreto_legislativo_016_2023-lucas-pm.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/352/decreto_legislativo_015_2023-pereira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/356/lei_municipal_213_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/351/resolucao_029_2023_atualizacao_diarias_2023_promulgada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/350/resolucao_028_2023_atualizacao_subsidio_2023_promulgada.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/349/resolucao_027_2023_atualiza_vencimentos_advogado_promulgada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/348/resolucao_026_2023_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/347/lei_municipal_212.2023_remuneracao_magisterio_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/346/lei_municipal_211.2023_ponte_ema.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/345/lei_municipal_210.2023_remuneracao_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/344/lei_municipal_209.2023_remuneracao_minima.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/340/lei_municipal_208_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/339/lei_municipal_207_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/338/lei_municipal_206_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/337/lei_municipal_105-2022_loa_2023_completa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/343/decreto_legislativo_014_2022_luzimar_promulgado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/342/decreto_legislativo_013_2022_antonio-rodrigues_promulgado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/341/decreto_legislativo_012_2022_onofre_promulgado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/336/lei_municipal_204.2022-caxingo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/335/lei_municipal_203.2022-caxingo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/334/lei_municipal_202.2022-caxingo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/333/lei_municipal_201.2022_caxingo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/332/lei_municipal_200.2022_caxingo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/331/decreto_legislativo_010_2022_lj_promulgado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/330/lei_municipal_199.2022_piso_acs_endemias_para_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/329/lei_municipal_198.2022_gratificacao_medico_perito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/328/lei_municipal_197.2022_credito_adicional_200.000.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/327/lei_municipal_196.2022_credito_adicional_20.000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/326/lei_municipal_195.2022_credito_adicional_122.078.18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/325/lei_municipal_194.2022_ldo2023_completa_pmc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/324/lei_municipal_193.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/323/lei_municipal_192.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/322/lei_municipal_191.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/321/lei_municipal_190.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/320/lei_municipal_189.2022_promulgada_caxingo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/319/lei_municipal_188.2022_caxingo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/318/resolucao_025_2022_atualizacao_de_subsidios_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/316/lei_municipal_187.2022_piso_magisterio_para_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/317/lei_municipal_186.2022_reajusta_remuneracao_minima.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/315/resolucao_024_2022_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/312/loa_2.022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/313/ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/314/lei_municipal_183.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/308/lei_municipal_182.2021_rpc_caxingo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/311/decreto_legislativo_009_2021_anastacio_promulgado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/310/decreto_legislativo_008_2021_silvio_dias_promulgado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/309/decreto_legislativo_007_2021_mene_promulgado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/306/lei_municipal_181_2021_pmcsndt4db1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/307/lei_municipal_180_2021_pmcsndtdc70.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/305/resolucao_023_2021_altera_artigo15_regimento_promulgada.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/303/lei_municipal_179.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/304/lei_municipal_178.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/302/lei_municipal_177.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/301/lei_municipal_176.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/300/resolucao_022_2021_nomeia_plenario_camara_promulgada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/299/lei_175-21_pag_43.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/298/lei_174-21_pag_42.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/297/lei_173-21_credito_especial_pag_41-42.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/296/lei_172-21_credito_especial_pag_40-41.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/295/lei_171-21_credito_especial_pag_39-40.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/294/lei_70_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/293/lei_municipal_169_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/291/lei_municipal_168.2021_reducao_de_subsidio_legislatura_2021_2024_promulgada.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/290/decreto_006_2021.wilson_cabral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/289/decreto_005_2021.manelito.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/292/lei_municipal_167.2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/288/lei_1662021_pe.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/287/lei_1652021_pe.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/286/lei_1642021_pe.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/285/lei_n_163_-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/283/lei_municipal_162.2020_cmc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/282/lei_municipal_161.2020_cmc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/284/lei_n_160_-_loa_2021_correct.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/281/lei_n_159.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/280/lei_n_158.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/279/lei_n_157.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/278/lei_n_156.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/277/lei_municipal_155.2020_cmc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/276/lei_n_154_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/272/lei_n_153_suspensao_patronal_rpps.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/270/02_-_lei_n152.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/271/lei_151_de_09_de_marco_de_2020-1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/274/lei_n_150_-_reauste_servidores.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/273/lei_n_149_-_adequacao_salarial_saude.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/275/lei_n_148.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/268/lc_099-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/264/lei_municipal_145.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/263/lei_municipal_144.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/265/lei_municipal_143.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/266/lei_municipal_142.2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/267/lei_municipal_141.2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/269/lei_na_140-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/262/resolucao_019.2019_calendario_sessoes_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/261/lei_municipal_135.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/260/lei_municipal_134.2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/259/loa_2019.pmc.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/167/lei_municipal_132.2018_pmc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/166/lei_municipal_131.2018_pmc.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/165/lei_municipal_130.2018_pmc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2012/60/lei_municipal_046.2012_bairros.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/192/lei_municipal_040.2011_loa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/193/lei_municipal_039.2011.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/194/lei_municipal_038.2011.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/195/lei_municipal_035.2011.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/196/lei_municipal_034.2011.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/198/lei_municipal_032.01.2011.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/197/lei_complementar_033.2011.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/191/lei_municipal_032.2011.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/201/lei_municipal_120.2008_loa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/202/lei_municipal_117.2008.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/200/emenda_001.2008.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/203/lei_municipal_116.2008.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/204/lei_municipal_115.2008.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/205/lei_municipal_114.2008.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/206/lei_municipal_113.2008.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/207/lei_municipal_111.2008.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/208/lei_municipal_109.2007.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/209/lei_municipal_106.2007.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/210/lei_municipal_105.2007.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/211/lei_municipal_104.2007.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/212/lei_municipal_103.2007.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/213/lei_municipal_102.2006_loa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/215/lei_municipal_100.2006.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/214/lei_municipal_101.2006_ldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/217/lei_municipal_099.2006.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/216/lei_municipal_098.2006.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/218/lei_municipal_097.2006.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/220/lei_municipal_096.2006.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/219/lei_municipal_095.2006_ZbpJgdK.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/221/lei_municipal_094.2006.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/222/lei_municipal_093.2005.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/199/lei_municipal_090.2005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/223/lei_municipal_089.2005.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/224/lei_municipal_088.2005_ldo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/225/lei_municipal_087.2005.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/226/lei_municipal_086.2005.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/227/lei_municipal_085.2005.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/228/lei_municipal_084.2005.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/229/lei_municipal_083.2005.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/232/lei_municipal_080.2005.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/230/lei_municipal_082.2005.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/231/lei_municipal_081.2005.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/233/lei_municipal_079.2005.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/234/lei_municipal_076.2004.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/235/lei_municipal_074.2004.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/236/lei_municipal_073.2004.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2004/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/237/lei_municipal_072.2004.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/238/lei_municipal_071.2004.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/239/lei_municipal_070.2004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/240/lei_municipal_069.2004.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/241/lei_municipal_068.2004.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/152/controle_interno-municipio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/243/lei_municipal_loa_066.2003.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/242/lei_municipal_066.2003.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/244/lei_municipalldo_065.2003.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/245/lei_municipal_064-a.2002.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/246/lei_municipal_063.2002.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/247/lei_municipal_062.2002.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/248/lei_municipal_ldo_061.2002.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/249/lei_municipal_060.2002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/250/lei_municipal_ppa_058.2001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/254/lei_municipal_051.2001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/251/lei_municipal_055.2001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/252/lei_municipal_054.2001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/253/lei_municipal_052.2001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/255/lei_municipal_050.2001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/256/lei_municipal_049.2001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/257/lei_municipal_048.2001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/258/lei_municipal_047.2001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/457/resolucao_n_014-2000_-_remuneracao_de_prefeito_vice_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/168/lei_municipal_037.2000.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/169/lei_municipal_036.2000.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/170/lei_municipal_035.99.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/171/lei_municipal_034.99.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/172/lei_municipal_033.99.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/173/lei_municipal_032.99.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1999/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/174/lei_municipal_031.99.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/175/lei_municipal_030.99.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/2/002_regimento_versao_publicacao.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/176/lei_municipal_029.98.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/179/lei_municipal_025.98.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/177/lei_municipal_026.98.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/178/lei_municipal_025.98.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/180/lei_municipal_023.98.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/181/lei_municipal_022.98.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/182/lei_municipal_019.97.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/183/lei_municipal_017.97.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/184/lei_municipal_016.97.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/185/lei_municipal_014.97.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/186/lei_municipal_009.97.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/187/lei_municipal_005.97.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/188/lei_municipal_003.97.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/189/lei_municipal_002.97.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/190/lei_municipal_001.97.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1995/102/102_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/465/lei_277_2026conselho_municipal_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/469/lei_276-2026-desenvolvimento_urbano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/468/lei_275-2026_poluicao_sonora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/467/lei_274-2026-_ocupacao_do_solo_do_municipio_de_caxingo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/466/lei_273-2026_proibicao_de_quimada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/464/resolucao_042_2026_calendario_sessoes_ordinarias-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/459/lei_272-2026_salario_minimo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/460/lei_271-2026-piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/463/lei_270-2026_agenetes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/462/lei_269-2026_-_altera_a_estrutura_de_caxingo_1_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/461/lei_268-2026-_criacao_de_cargos_de_cargos_-_caxingo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2026/458/lei_267-2027_-_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/456/lei_266-2025nome_de_ponte_-candeio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/450/lei_265-2025_creditos_suplementares_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/451/lei_264-2025_credito_especial_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/452/lei_263.2025_-_rateio_para_os_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/453/lei_262-2025_reajuste_passadores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/454/lei_261-2025_leilao_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/455/lei_260-2025_taxa_lixo-caxingo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/449/codigo_tributario_caxingo_lei_101-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/448/lei_-259-_2025-vereador_renatin_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/447/lei_258-2025_loa_2026-_caxingo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/446/lei_-257-_2025-ppa_2026_2029_caxingo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/441/dl_050_2025_maria_rosario_soares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/437/dl_049_2025_luciano_pascoal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/426/dl_048_2025_profa_raimundinha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/427/dl_047_2025_rubens_vieira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/445/dl_046_2025_julio_arcoverde.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/444/dl_045_2025_mangum_cardoso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/443/dl_044_2025_fco_araujo_cicil.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/442/dl_043_2025_antonio_lima.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/440/dl_042_2025_armando_lima.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/439/dl_041_2025_diana_araujo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/438/dl_040_2025_salustiano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/436/dl_039_2025_florentino_neto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/435/dl_038_2025_raimundo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/434/dl_037_2025_dallas_barros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/433/dl_036_2025_elizalba_escorcio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/432/dl_035_2025_ilvanete_beltrao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/431/dl_034_2025_silmara_cardoso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/430/dl_033_2025_marden_menezes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/429/dl_032_2025_igor_christoffel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/428/dl_031_2025_eduardo_cabral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/425/img20251117_10185047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/424/lei_municipal_255-2025_caxingo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/423/lei_municipal_254-2025_caxingo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/418/lei_municipal_253-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/422/lei_municipal_252_2025_geovane.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/421/lei_251-2025-aluno_nota_dez.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/420/lei_250-2025_-_premiacao_-_caxingo_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/419/lei_249_-2025_altera_a_nomenclatura_dos_cargos_de_enfermeiro-psf_e_enfermeiro_ambulatorial_para_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/417/lei_municipal_248-2025-ldo_2026_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/416/lei_municipal_247-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/415/lei_municipal_246-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/414/decreto_legislativo_030-2025-promulgado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/413/resolucao_041_2025_altera_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/412/resolucao_040_2025_atualizacao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/411/resolucao_039_2025_calendario_sessoes_ordinarias-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/410/lei_245.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/409/lei_244.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/408/lei_243.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/407/lei_242-0.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/406/lei_241-0.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/405/lei_municipal_240.2025-caxingo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/404/lei_municipal_239.2025-caxingo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2025/403/resolucao_038_2025_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/400/lei_238.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/402/lei_municipal_237.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/399/lei_236_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/401/lei_complementar_n_100.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/396/emenda_a_lom_003-2024_promulgada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/395/lei_municipal_235-2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/392/lei_municipal_234-2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/391/lei_municipal_233-2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/393/decreto_legislativo_n_029_2024_titulo_da_costa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/394/emenda_a_lei_organica_n_002_2024_caxingo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/390/lei_municipal_232.2024_caxingo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/389/lei_municipal_231.2024-caxingo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/388/ldo_2025_p_m_caxingo_versao_completa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/386/lei_municipal_230-2024_dispoe_sobre_a_fixacao_dos_agentes_politicos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/385/decreto_legislativo_027_2024_reprov_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/387/resolucao_037-2024_subsidio_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/384/resolucao_036-2024-_doacao_e_descarte.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/381/img20240508_11081663.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/383/decreto_legislativo_026_2024-dep.georgiano.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/382/decreto_legislativo_025_2024-branco-miranda.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/380/lei_municipal_227.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/379/resolucao_035_2024_revoga_resolucao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/378/resolucao_034_2024_calendario_sessoes_ordinarias_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/377/resolucao_033_2024_atualizacao_diarias_2024-inclusao-cargo-motorista.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2024/376/lei_municipal_226.2024-com_anexo-caxingo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/375/loa_2024_p_m_caxingo-completa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/374/decreto_legislativo_024_2023_paulo-jorge.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/373/decreto_legislativo_023_2023_gustavo-henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/372/decreto_legislativo_022_2023_domingos_tote.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/371/lei_municipal_224.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/370/lei_municipal_223.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/368/resolucao_032_2023_atualizacao_diarias_2023-inclusao-cargo-ap.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/369/decreto_legislativo_021_2023_enivon.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/367/lei_municipal_222.2023-piso-enfermagem-caxingo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/366/lei_municipal_221.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/398/resolucao_031_2023_implantacao_lgpd_camara_caxingo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/397/resolucao_030_2023_acrescenta_cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/365/lei_municipal_220.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/364/lei_municipal_219.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/363/lei_municipal_218.2023-ldo-caxingo_completa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/362/lei_municipal_217.2023-caxingo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/361/lei_municipal_216_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/360/decreto_legislativo_020_2023-chaguinha-da-loja.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/359/decreto_legislativo_019_2023-felipe-machado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/358/lei_municipal_215_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/357/lei_municipal_214_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/355/decreto_legislativo_018_2023-prof-chicao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/354/decreto_legislativo_017_2023-antonio-leal.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/353/decreto_legislativo_016_2023-lucas-pm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/352/decreto_legislativo_015_2023-pereira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/356/lei_municipal_213_2023_caxingo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/351/resolucao_029_2023_atualizacao_diarias_2023_promulgada.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/350/resolucao_028_2023_atualizacao_subsidio_2023_promulgada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/349/resolucao_027_2023_atualiza_vencimentos_advogado_promulgada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/348/resolucao_026_2023_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/347/lei_municipal_212.2023_remuneracao_magisterio_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/346/lei_municipal_211.2023_ponte_ema.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/345/lei_municipal_210.2023_remuneracao_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2023/344/lei_municipal_209.2023_remuneracao_minima.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/340/lei_municipal_208_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/339/lei_municipal_207_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/338/lei_municipal_206_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/337/lei_municipal_105-2022_loa_2023_completa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/343/decreto_legislativo_014_2022_luzimar_promulgado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/342/decreto_legislativo_013_2022_antonio-rodrigues_promulgado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/341/decreto_legislativo_012_2022_onofre_promulgado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/336/lei_municipal_204.2022-caxingo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/335/lei_municipal_203.2022-caxingo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/334/lei_municipal_202.2022-caxingo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/333/lei_municipal_201.2022_caxingo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/332/lei_municipal_200.2022_caxingo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/331/decreto_legislativo_010_2022_lj_promulgado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/330/lei_municipal_199.2022_piso_acs_endemias_para_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/329/lei_municipal_198.2022_gratificacao_medico_perito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/328/lei_municipal_197.2022_credito_adicional_200.000.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/327/lei_municipal_196.2022_credito_adicional_20.000.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/326/lei_municipal_195.2022_credito_adicional_122.078.18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/325/lei_municipal_194.2022_ldo2023_completa_pmc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/324/lei_municipal_193.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/323/lei_municipal_192.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/322/lei_municipal_191.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/321/lei_municipal_190.2022_pmc.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/320/lei_municipal_189.2022_promulgada_caxingo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/319/lei_municipal_188.2022_caxingo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/318/resolucao_025_2022_atualizacao_de_subsidios_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/316/lei_municipal_187.2022_piso_magisterio_para_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/317/lei_municipal_186.2022_reajusta_remuneracao_minima.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2022/315/resolucao_024_2022_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/312/loa_2.022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/313/ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/314/lei_municipal_183.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/308/lei_municipal_182.2021_rpc_caxingo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/311/decreto_legislativo_009_2021_anastacio_promulgado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/310/decreto_legislativo_008_2021_silvio_dias_promulgado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/309/decreto_legislativo_007_2021_mene_promulgado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/306/lei_municipal_181_2021_pmcsndt4db1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/307/lei_municipal_180_2021_pmcsndtdc70.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/305/resolucao_023_2021_altera_artigo15_regimento_promulgada.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/303/lei_municipal_179.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/304/lei_municipal_178.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/302/lei_municipal_177.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/301/lei_municipal_176.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/300/resolucao_022_2021_nomeia_plenario_camara_promulgada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/299/lei_175-21_pag_43.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/298/lei_174-21_pag_42.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/297/lei_173-21_credito_especial_pag_41-42.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/296/lei_172-21_credito_especial_pag_40-41.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/295/lei_171-21_credito_especial_pag_39-40.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/294/lei_70_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/293/lei_municipal_169_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/291/lei_municipal_168.2021_reducao_de_subsidio_legislatura_2021_2024_promulgada.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/290/decreto_006_2021.wilson_cabral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/289/decreto_005_2021.manelito.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/292/lei_municipal_167.2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/288/lei_1662021_pe.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/287/lei_1652021_pe.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2021/286/lei_1642021_pe.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/285/lei_n_163_-.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/283/lei_municipal_162.2020_cmc.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/282/lei_municipal_161.2020_cmc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/284/lei_n_160_-_loa_2021_correct.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/281/lei_n_159.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/280/lei_n_158.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/279/lei_n_157.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/278/lei_n_156.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/277/lei_municipal_155.2020_cmc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/276/lei_n_154_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/272/lei_n_153_suspensao_patronal_rpps.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/270/02_-_lei_n152.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/271/lei_151_de_09_de_marco_de_2020-1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/274/lei_n_150_-_reauste_servidores.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/273/lei_n_149_-_adequacao_salarial_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2020/275/lei_n_148.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/268/lc_099-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/264/lei_municipal_145.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/263/lei_municipal_144.2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/265/lei_municipal_143.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/266/lei_municipal_142.2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/267/lei_municipal_141.2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/269/lei_na_140-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/262/resolucao_019.2019_calendario_sessoes_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/261/lei_municipal_135.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2019/260/lei_municipal_134.2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/259/loa_2019.pmc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/167/lei_municipal_132.2018_pmc.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/166/lei_municipal_131.2018_pmc.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2018/165/lei_municipal_130.2018_pmc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2018/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2012/60/lei_municipal_046.2012_bairros.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2012/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/192/lei_municipal_040.2011_loa.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/193/lei_municipal_039.2011.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/194/lei_municipal_038.2011.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2011/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/195/lei_municipal_035.2011.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/196/lei_municipal_034.2011.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/198/lei_municipal_032.01.2011.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/197/lei_complementar_033.2011.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2011/191/lei_municipal_032.2011.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2010/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2009/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/201/lei_municipal_120.2008_loa.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2008/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/202/lei_municipal_117.2008.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/200/emenda_001.2008.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/203/lei_municipal_116.2008.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/204/lei_municipal_115.2008.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/205/lei_municipal_114.2008.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/206/lei_municipal_113.2008.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2008/207/lei_municipal_111.2008.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/208/lei_municipal_109.2007.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/209/lei_municipal_106.2007.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/210/lei_municipal_105.2007.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/211/lei_municipal_104.2007.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2007/212/lei_municipal_103.2007.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/213/lei_municipal_102.2006_loa.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/215/lei_municipal_100.2006.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/214/lei_municipal_101.2006_ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/217/lei_municipal_099.2006.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/216/lei_municipal_098.2006.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/218/lei_municipal_097.2006.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/220/lei_municipal_096.2006.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/219/lei_municipal_095.2006_ZbpJgdK.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2006/221/lei_municipal_094.2006.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/222/lei_municipal_093.2005.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/199/lei_municipal_090.2005.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/223/lei_municipal_089.2005.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/224/lei_municipal_088.2005_ldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/225/lei_municipal_087.2005.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/226/lei_municipal_086.2005.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/227/lei_municipal_085.2005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/228/lei_municipal_084.2005.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/229/lei_municipal_083.2005.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/232/lei_municipal_080.2005.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/230/lei_municipal_082.2005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/231/lei_municipal_081.2005.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2005/233/lei_municipal_079.2005.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/234/lei_municipal_076.2004.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/235/lei_municipal_074.2004.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/236/lei_municipal_073.2004.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2004/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/237/lei_municipal_072.2004.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/238/lei_municipal_071.2004.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/239/lei_municipal_070.2004.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/240/lei_municipal_069.2004.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2004/241/lei_municipal_068.2004.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/152/controle_interno-municipio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/243/lei_municipal_loa_066.2003.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/242/lei_municipal_066.2003.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2003/244/lei_municipalldo_065.2003.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/245/lei_municipal_064-a.2002.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/246/lei_municipal_063.2002.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/247/lei_municipal_062.2002.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/248/lei_municipal_ldo_061.2002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2002/249/lei_municipal_060.2002.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/250/lei_municipal_ppa_058.2001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/254/lei_municipal_051.2001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/251/lei_municipal_055.2001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/252/lei_municipal_054.2001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/2001/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/253/lei_municipal_052.2001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/255/lei_municipal_050.2001.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/256/lei_municipal_049.2001.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/257/lei_municipal_048.2001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2001/258/lei_municipal_047.2001.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/457/resolucao_n_014-2000_-_remuneracao_de_prefeito_vice_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/168/lei_municipal_037.2000.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/2000/169/lei_municipal_036.2000.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/170/lei_municipal_035.99.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/171/lei_municipal_034.99.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/172/lei_municipal_033.99.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/173/lei_municipal_032.99.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1999/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/174/lei_municipal_031.99.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1999/175/lei_municipal_030.99.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/2/002_regimento_versao_publicacao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/176/lei_municipal_029.98.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/179/lei_municipal_025.98.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1998/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/177/lei_municipal_026.98.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/178/lei_municipal_025.98.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/180/lei_municipal_023.98.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1998/181/lei_municipal_022.98.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/182/lei_municipal_019.97.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/183/lei_municipal_017.97.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/184/lei_municipal_016.97.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/185/lei_municipal_014.97.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/186/lei_municipal_009.97.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/187/lei_municipal_005.97.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1997/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/188/lei_municipal_003.97.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/189/lei_municipal_002.97.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/sapl/public/normajuridica/1997/190/lei_municipal_001.97.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caxingo.pi.leg.br/media/./sapl/public/normajuridica/1995/102/102_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G458"/>
+  <dimension ref="A1:G470"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="173.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="172.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4721,10430 +4832,10706 @@
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="G15" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="G19" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D21" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="1" t="s">
+      <c r="G21" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="G22" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G31" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>173</v>
       </c>
       <c r="G41" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>175</v>
       </c>
       <c r="B42" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C42" t="s">
         <v>176</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>177</v>
       </c>
       <c r="G42" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>179</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C43" t="s">
         <v>180</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G43" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>183</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C44" t="s">
         <v>184</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>185</v>
       </c>
       <c r="G44" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>187</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C45" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>189</v>
       </c>
       <c r="G45" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>191</v>
       </c>
       <c r="B46" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C46" t="s">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G47" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C48" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G48" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C49" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G49" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G50" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G51" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B52" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G52" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G53" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B54" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C54" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G54" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B55" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C55" t="s">
-        <v>107</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G55" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B56" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="G56" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B57" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="C57" t="s">
-        <v>234</v>
+        <v>144</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G57" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="C58" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G58" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B59" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="C59" t="s">
-        <v>242</v>
+        <v>152</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>243</v>
       </c>
       <c r="G59" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>245</v>
       </c>
       <c r="B60" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="C60" t="s">
         <v>246</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="F60" s="1" t="s">
+      <c r="G60" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" t="s">
         <v>250</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="D61" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="1" t="s">
+      <c r="G61" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>253</v>
+      </c>
+      <c r="B62" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" t="s">
         <v>254</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="F62" s="1" t="s">
+      <c r="G62" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>257</v>
+      </c>
+      <c r="B63" t="s">
+        <v>60</v>
+      </c>
+      <c r="C63" t="s">
         <v>258</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="D63" t="s">
-[...5 lines deleted...]
-      <c r="F63" s="1" t="s">
+      <c r="G63" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>261</v>
+      </c>
+      <c r="B64" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" t="s">
         <v>262</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="1" t="s">
+      <c r="G64" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>265</v>
+      </c>
+      <c r="B65" t="s">
+        <v>60</v>
+      </c>
+      <c r="C65" t="s">
         <v>266</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="1" t="s">
+      <c r="G65" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>269</v>
+      </c>
+      <c r="B66" t="s">
+        <v>60</v>
+      </c>
+      <c r="C66" t="s">
         <v>270</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="1" t="s">
+      <c r="G66" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>273</v>
+      </c>
+      <c r="B67" t="s">
+        <v>60</v>
+      </c>
+      <c r="C67" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>32</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="G67" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>276</v>
+      </c>
+      <c r="B68" t="s">
+        <v>277</v>
+      </c>
+      <c r="C68" t="s">
         <v>278</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="G68" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
+        <v>281</v>
+      </c>
+      <c r="B69" t="s">
+        <v>277</v>
+      </c>
+      <c r="C69" t="s">
         <v>282</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="D69" t="s">
-[...5 lines deleted...]
-      <c r="F69" s="1" t="s">
+      <c r="G69" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>285</v>
+      </c>
+      <c r="B70" t="s">
+        <v>277</v>
+      </c>
+      <c r="C70" t="s">
         <v>286</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>99</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="D70" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="1" t="s">
+      <c r="G70" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
+        <v>289</v>
+      </c>
+      <c r="B71" t="s">
+        <v>277</v>
+      </c>
+      <c r="C71" t="s">
         <v>290</v>
       </c>
-      <c r="B71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
-        <v>188</v>
+        <v>90</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>291</v>
       </c>
       <c r="G71" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>293</v>
       </c>
       <c r="B72" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C72" t="s">
-        <v>115</v>
+        <v>294</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
-        <v>188</v>
+        <v>295</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G72" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B73" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C73" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="G73" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B74" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C74" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G74" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B75" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C75" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G75" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B76" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="G76" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B77" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C77" t="s">
-        <v>119</v>
+        <v>315</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
-        <v>188</v>
+        <v>295</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="G77" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B78" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C78" t="s">
-        <v>123</v>
+        <v>319</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="G78" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B79" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C79" t="s">
-        <v>127</v>
+        <v>323</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="G79" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B80" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C80" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="G80" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C81" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G81" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B82" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C82" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="G82" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B83" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C83" t="s">
-        <v>335</v>
+        <v>160</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="G83" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B84" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C84" t="s">
-        <v>339</v>
+        <v>164</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G84" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B85" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C85" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G85" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B86" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C86" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G86" t="s">
-        <v>21</v>
+        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B87" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C87" t="s">
-        <v>131</v>
+        <v>353</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
-        <v>188</v>
+        <v>109</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G87" t="s">
-        <v>320</v>
+        <v>355</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B88" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C88" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="G88" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B89" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C89" t="s">
-        <v>355</v>
+        <v>168</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="G89" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B90" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C90" t="s">
-        <v>359</v>
+        <v>172</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G90" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B91" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C91" t="s">
-        <v>135</v>
+        <v>176</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="G91" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B92" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C92" t="s">
-        <v>184</v>
+        <v>370</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="G92" t="s">
-        <v>190</v>
+        <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B93" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C93" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="G93" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B94" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C94" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="G94" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="B95" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C95" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="G95" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B96" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C96" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="G96" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="B97" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C97" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="G97" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B98" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C98" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="G98" t="s">
-        <v>389</v>
+        <v>71</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B99" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C99" t="s">
-        <v>391</v>
+        <v>180</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="G99" t="s">
-        <v>393</v>
+        <v>368</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B100" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C100" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="G100" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B101" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C101" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="G101" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C102" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="G102" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B103" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C103" t="s">
-        <v>407</v>
+        <v>184</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="G103" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B104" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C104" t="s">
-        <v>411</v>
+        <v>233</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="G104" t="s">
-        <v>413</v>
+        <v>238</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B105" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C105" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G105" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B106" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C106" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G106" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B107" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C107" t="s">
-        <v>263</v>
+        <v>424</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
-        <v>188</v>
+        <v>221</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="G107" t="s">
-        <v>320</v>
+        <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B108" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C108" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="G108" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B109" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C109" t="s">
-        <v>287</v>
+        <v>432</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="G109" t="s">
-        <v>430</v>
+        <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B110" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C110" t="s">
-        <v>301</v>
+        <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
-        <v>188</v>
+        <v>109</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="G110" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B111" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C111" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="G111" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B112" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C112" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="G112" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B113" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C113" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="G113" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B114" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C114" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="G114" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B115" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C115" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G115" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B116" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C116" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="G116" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B117" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C117" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="G117" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B118" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C118" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="G118" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B119" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C119" t="s">
-        <v>468</v>
+        <v>311</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="G119" t="s">
-        <v>470</v>
+        <v>368</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B120" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C120" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G120" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B121" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C121" t="s">
-        <v>476</v>
+        <v>335</v>
       </c>
       <c r="D121" t="s">
         <v>10</v>
       </c>
       <c r="E121" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>477</v>
       </c>
       <c r="G121" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>479</v>
       </c>
       <c r="B122" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C122" t="s">
+        <v>349</v>
+      </c>
+      <c r="D122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>32</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="D122" t="s">
-[...5 lines deleted...]
-      <c r="F122" s="1" t="s">
+      <c r="G122" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>482</v>
+      </c>
+      <c r="B123" t="s">
+        <v>374</v>
+      </c>
+      <c r="C123" t="s">
         <v>483</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="D123" t="s">
-[...5 lines deleted...]
-      <c r="F123" s="1" t="s">
+      <c r="G123" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>486</v>
       </c>
       <c r="B124" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C124" t="s">
         <v>487</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>488</v>
       </c>
       <c r="G124" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B125" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C125" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D125" t="s">
         <v>10</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G125" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B126" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="C126" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G126" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B127" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C127" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="G127" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B128" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C128" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G128" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B129" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C129" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G129" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B130" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C130" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="G130" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B131" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C131" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="G131" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B132" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C132" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="G132" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B133" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C133" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="G133" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B134" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C134" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="G134" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B135" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C135" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="G135" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B136" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C136" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="G136" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B137" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C137" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="G137" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B138" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C138" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G138" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B139" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C139" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="G139" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B140" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C140" t="s">
-        <v>305</v>
+        <v>550</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="G140" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B141" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C141" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="G141" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C142" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="G142" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B143" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="C143" t="s">
-        <v>331</v>
+        <v>562</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="G143" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B144" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C144" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="G144" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B145" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C145" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G145" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B146" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C146" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G146" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B147" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C147" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="G147" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B148" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C148" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G148" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B149" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C149" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D149" t="s">
         <v>10</v>
       </c>
       <c r="E149" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G149" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B150" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C150" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="G150" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B151" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C151" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D151" t="s">
         <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="G151" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B152" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C152" t="s">
-        <v>595</v>
+        <v>353</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>596</v>
       </c>
       <c r="G152" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
         <v>598</v>
       </c>
       <c r="B153" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C153" t="s">
-        <v>335</v>
+        <v>599</v>
       </c>
       <c r="D153" t="s">
         <v>10</v>
       </c>
       <c r="E153" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="G153" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B154" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C154" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G154" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B155" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="C155" t="s">
-        <v>606</v>
+        <v>379</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>607</v>
       </c>
       <c r="G155" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>609</v>
       </c>
       <c r="B156" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C156" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="G156" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B157" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C157" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="G157" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B158" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C158" t="s">
-        <v>339</v>
+        <v>619</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="G158" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B159" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C159" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="G159" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B160" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C160" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="G160" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B161" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C161" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="G161" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B162" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C162" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="G162" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B163" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C163" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="G163" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B164" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C164" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="D164" t="s">
         <v>10</v>
       </c>
       <c r="E164" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="G164" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B165" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C165" t="s">
-        <v>643</v>
+        <v>383</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="G165" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B166" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C166" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D166" t="s">
         <v>10</v>
       </c>
       <c r="E166" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="G166" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B167" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C167" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="D167" t="s">
         <v>10</v>
       </c>
       <c r="E167" t="s">
-        <v>59</v>
+        <v>221</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="G167" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B168" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C168" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="D168" t="s">
         <v>10</v>
       </c>
       <c r="E168" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="G168" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B169" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C169" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="G169" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B170" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C170" t="s">
-        <v>663</v>
+        <v>387</v>
       </c>
       <c r="D170" t="s">
         <v>10</v>
       </c>
       <c r="E170" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="G170" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B171" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C171" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D171" t="s">
         <v>10</v>
       </c>
       <c r="E171" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="G171" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B172" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C172" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D172" t="s">
         <v>10</v>
       </c>
       <c r="E172" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="G172" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B173" t="s">
-        <v>675</v>
+        <v>610</v>
       </c>
       <c r="C173" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D173" t="s">
         <v>10</v>
       </c>
       <c r="E173" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="G173" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
+        <v>680</v>
+      </c>
+      <c r="B174" t="s">
+        <v>610</v>
+      </c>
+      <c r="C174" t="s">
+        <v>681</v>
+      </c>
+      <c r="D174" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" t="s">
+        <v>11</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="G174" t="s">
         <v>679</v>
-      </c>
-[...16 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
         <v>683</v>
       </c>
       <c r="B175" t="s">
-        <v>675</v>
+        <v>610</v>
       </c>
       <c r="C175" t="s">
         <v>684</v>
       </c>
       <c r="D175" t="s">
         <v>10</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>685</v>
       </c>
       <c r="G175" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
+        <v>686</v>
+      </c>
+      <c r="B176" t="s">
+        <v>610</v>
+      </c>
+      <c r="C176" t="s">
         <v>687</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>10</v>
+      </c>
+      <c r="E176" t="s">
+        <v>11</v>
+      </c>
+      <c r="F176" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="D176" t="s">
-[...5 lines deleted...]
-      <c r="F176" s="1" t="s">
+      <c r="G176" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
+        <v>690</v>
+      </c>
+      <c r="B177" t="s">
+        <v>610</v>
+      </c>
+      <c r="C177" t="s">
         <v>691</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
+        <v>10</v>
+      </c>
+      <c r="E177" t="s">
+        <v>11</v>
+      </c>
+      <c r="F177" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="D177" t="s">
-[...5 lines deleted...]
-      <c r="F177" s="1" t="s">
+      <c r="G177" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
+        <v>694</v>
+      </c>
+      <c r="B178" t="s">
+        <v>610</v>
+      </c>
+      <c r="C178" t="s">
         <v>695</v>
       </c>
-      <c r="B178" t="s">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
+        <v>10</v>
+      </c>
+      <c r="E178" t="s">
+        <v>11</v>
+      </c>
+      <c r="F178" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="D178" t="s">
-[...5 lines deleted...]
-      <c r="F178" s="1" t="s">
+      <c r="G178" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
+        <v>698</v>
+      </c>
+      <c r="B179" t="s">
+        <v>610</v>
+      </c>
+      <c r="C179" t="s">
         <v>699</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
+        <v>10</v>
+      </c>
+      <c r="E179" t="s">
+        <v>109</v>
+      </c>
+      <c r="F179" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="D179" t="s">
-[...5 lines deleted...]
-      <c r="F179" s="1" t="s">
+      <c r="G179" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
+        <v>702</v>
+      </c>
+      <c r="B180" t="s">
+        <v>610</v>
+      </c>
+      <c r="C180" t="s">
         <v>703</v>
       </c>
-      <c r="B180" t="s">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="D180" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" t="s">
+        <v>109</v>
+      </c>
+      <c r="F180" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="D180" t="s">
-[...5 lines deleted...]
-      <c r="F180" s="1" t="s">
+      <c r="G180" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
+        <v>706</v>
+      </c>
+      <c r="B181" t="s">
+        <v>610</v>
+      </c>
+      <c r="C181" t="s">
         <v>707</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="D181" t="s">
+        <v>10</v>
+      </c>
+      <c r="E181" t="s">
+        <v>11</v>
+      </c>
+      <c r="F181" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="D181" t="s">
-[...5 lines deleted...]
-      <c r="F181" s="1" t="s">
+      <c r="G181" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
+        <v>710</v>
+      </c>
+      <c r="B182" t="s">
+        <v>610</v>
+      </c>
+      <c r="C182" t="s">
         <v>711</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="D182" t="s">
+        <v>10</v>
+      </c>
+      <c r="E182" t="s">
+        <v>11</v>
+      </c>
+      <c r="F182" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="D182" t="s">
-[...5 lines deleted...]
-      <c r="F182" s="1" t="s">
+      <c r="G182" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
+        <v>714</v>
+      </c>
+      <c r="B183" t="s">
+        <v>610</v>
+      </c>
+      <c r="C183" t="s">
         <v>715</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" t="s">
+        <v>11</v>
+      </c>
+      <c r="F183" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="D183" t="s">
-[...5 lines deleted...]
-      <c r="F183" s="1" t="s">
+      <c r="G183" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
+        <v>718</v>
+      </c>
+      <c r="B184" t="s">
+        <v>610</v>
+      </c>
+      <c r="C184" t="s">
         <v>719</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="D184" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" t="s">
+        <v>11</v>
+      </c>
+      <c r="F184" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="D184" t="s">
-[...5 lines deleted...]
-      <c r="F184" s="1" t="s">
+      <c r="G184" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
+        <v>722</v>
+      </c>
+      <c r="B185" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="C185" t="s">
         <v>724</v>
       </c>
       <c r="D185" t="s">
         <v>10</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>725</v>
       </c>
       <c r="G185" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
         <v>727</v>
       </c>
       <c r="B186" t="s">
-        <v>675</v>
+        <v>723</v>
       </c>
       <c r="C186" t="s">
         <v>728</v>
       </c>
       <c r="D186" t="s">
         <v>10</v>
       </c>
       <c r="E186" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>729</v>
       </c>
       <c r="G186" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
         <v>731</v>
       </c>
       <c r="B187" t="s">
-        <v>675</v>
+        <v>723</v>
       </c>
       <c r="C187" t="s">
         <v>732</v>
       </c>
       <c r="D187" t="s">
         <v>10</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>733</v>
       </c>
       <c r="G187" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
         <v>735</v>
       </c>
       <c r="B188" t="s">
-        <v>675</v>
+        <v>723</v>
       </c>
       <c r="C188" t="s">
         <v>736</v>
       </c>
       <c r="D188" t="s">
         <v>10</v>
       </c>
       <c r="E188" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>737</v>
       </c>
       <c r="G188" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
         <v>739</v>
       </c>
       <c r="B189" t="s">
+        <v>723</v>
+      </c>
+      <c r="C189" t="s">
         <v>740</v>
       </c>
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>10</v>
+      </c>
+      <c r="E189" t="s">
+        <v>11</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="D189" t="s">
-[...5 lines deleted...]
-      <c r="F189" s="1" t="s">
+      <c r="G189" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>19</v>
+        <v>743</v>
       </c>
       <c r="B190" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C190" t="s">
         <v>744</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>745</v>
       </c>
       <c r="G190" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>23</v>
+        <v>747</v>
       </c>
       <c r="B191" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C191" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D191" t="s">
         <v>10</v>
       </c>
       <c r="E191" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="G191" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>15</v>
+        <v>751</v>
       </c>
       <c r="B192" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C192" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D192" t="s">
         <v>10</v>
       </c>
       <c r="E192" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="G192" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C193" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="D193" t="s">
         <v>10</v>
       </c>
       <c r="E193" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="G193" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>756</v>
+        <v>15</v>
       </c>
       <c r="B194" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C194" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D194" t="s">
         <v>10</v>
       </c>
       <c r="E194" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="G194" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>760</v>
+        <v>36</v>
       </c>
       <c r="B195" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C195" t="s">
         <v>761</v>
       </c>
       <c r="D195" t="s">
         <v>10</v>
       </c>
       <c r="E195" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>762</v>
       </c>
       <c r="G195" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B196" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C196" t="s">
-        <v>391</v>
+        <v>764</v>
       </c>
       <c r="D196" t="s">
         <v>10</v>
       </c>
       <c r="E196" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="G196" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B197" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C197" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D197" t="s">
         <v>10</v>
       </c>
       <c r="E197" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="G197" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B198" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C198" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D198" t="s">
         <v>10</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="G198" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="B199" t="s">
-        <v>772</v>
+        <v>723</v>
       </c>
       <c r="C199" t="s">
         <v>773</v>
       </c>
       <c r="D199" t="s">
         <v>10</v>
       </c>
       <c r="E199" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>774</v>
       </c>
       <c r="G199" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>659</v>
+        <v>19</v>
       </c>
       <c r="B200" t="s">
-        <v>772</v>
+        <v>723</v>
       </c>
       <c r="C200" t="s">
         <v>776</v>
       </c>
       <c r="D200" t="s">
         <v>10</v>
       </c>
       <c r="E200" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>777</v>
       </c>
       <c r="G200" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>663</v>
+        <v>52</v>
       </c>
       <c r="B201" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C201" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D201" t="s">
         <v>10</v>
       </c>
       <c r="E201" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="G201" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>667</v>
+        <v>69</v>
       </c>
       <c r="B202" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C202" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D202" t="s">
         <v>10</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="G202" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>671</v>
+        <v>73</v>
       </c>
       <c r="B203" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C203" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D203" t="s">
         <v>10</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="G203" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>676</v>
+        <v>65</v>
       </c>
       <c r="B204" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C204" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D204" t="s">
         <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G204" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>680</v>
+        <v>61</v>
       </c>
       <c r="B205" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C205" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D205" t="s">
         <v>10</v>
       </c>
       <c r="E205" t="s">
         <v>11</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G205" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>684</v>
+        <v>56</v>
       </c>
       <c r="B206" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C206" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D206" t="s">
         <v>10</v>
       </c>
       <c r="E206" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="G206" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>688</v>
+        <v>48</v>
       </c>
       <c r="B207" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C207" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="G207" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>692</v>
+        <v>77</v>
       </c>
       <c r="B208" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C208" t="s">
-        <v>403</v>
+        <v>439</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="G208" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>696</v>
+        <v>81</v>
       </c>
       <c r="B209" t="s">
-        <v>802</v>
+        <v>779</v>
       </c>
       <c r="C209" t="s">
         <v>803</v>
       </c>
       <c r="D209" t="s">
         <v>10</v>
       </c>
       <c r="E209" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>804</v>
       </c>
       <c r="G209" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>700</v>
+        <v>85</v>
       </c>
       <c r="B210" t="s">
-        <v>802</v>
+        <v>779</v>
       </c>
       <c r="C210" t="s">
         <v>806</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>807</v>
       </c>
       <c r="G210" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>704</v>
+        <v>94</v>
       </c>
       <c r="B211" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C211" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D211" t="s">
         <v>10</v>
       </c>
       <c r="E211" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="G211" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B212" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C212" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D212" t="s">
         <v>10</v>
       </c>
       <c r="E212" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="G212" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>815</v>
+        <v>711</v>
       </c>
       <c r="B213" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C213" t="s">
         <v>816</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>817</v>
       </c>
       <c r="G213" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
+        <v>715</v>
+      </c>
+      <c r="B214" t="s">
+        <v>809</v>
+      </c>
+      <c r="C214" t="s">
         <v>819</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="D214" t="s">
+        <v>10</v>
+      </c>
+      <c r="E214" t="s">
+        <v>11</v>
+      </c>
+      <c r="F214" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="D214" t="s">
-[...5 lines deleted...]
-      <c r="F214" s="1" t="s">
+      <c r="G214" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
+        <v>719</v>
+      </c>
+      <c r="B215" t="s">
+        <v>809</v>
+      </c>
+      <c r="C215" t="s">
+        <v>822</v>
+      </c>
+      <c r="D215" t="s">
+        <v>10</v>
+      </c>
+      <c r="E215" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="B215" t="s">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="G215" t="s">
         <v>824</v>
-      </c>
-[...10 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>766</v>
+        <v>724</v>
       </c>
       <c r="B216" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C216" t="s">
+        <v>825</v>
+      </c>
+      <c r="D216" t="s">
+        <v>10</v>
+      </c>
+      <c r="E216" t="s">
+        <v>11</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="G216" t="s">
         <v>827</v>
-      </c>
-[...10 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>776</v>
+        <v>728</v>
       </c>
       <c r="B217" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C217" t="s">
+        <v>828</v>
+      </c>
+      <c r="D217" t="s">
+        <v>10</v>
+      </c>
+      <c r="E217" t="s">
+        <v>11</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="G217" t="s">
         <v>830</v>
-      </c>
-[...10 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>782</v>
+        <v>732</v>
       </c>
       <c r="B218" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C218" t="s">
+        <v>831</v>
+      </c>
+      <c r="D218" t="s">
+        <v>10</v>
+      </c>
+      <c r="E218" t="s">
+        <v>11</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="G218" t="s">
         <v>833</v>
-      </c>
-[...10 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>785</v>
+        <v>736</v>
       </c>
       <c r="B219" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C219" t="s">
+        <v>834</v>
+      </c>
+      <c r="D219" t="s">
+        <v>10</v>
+      </c>
+      <c r="E219" t="s">
+        <v>11</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="G219" t="s">
         <v>836</v>
-      </c>
-[...10 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>779</v>
+        <v>740</v>
       </c>
       <c r="B220" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="C220" t="s">
-        <v>839</v>
+        <v>451</v>
       </c>
       <c r="D220" t="s">
         <v>10</v>
       </c>
       <c r="E220" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="G220" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>794</v>
+        <v>744</v>
       </c>
       <c r="B221" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C221" t="s">
+        <v>840</v>
+      </c>
+      <c r="D221" t="s">
+        <v>10</v>
+      </c>
+      <c r="E221" t="s">
+        <v>11</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="G221" t="s">
         <v>842</v>
-      </c>
-[...10 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>797</v>
+        <v>748</v>
       </c>
       <c r="B222" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C222" t="s">
-        <v>407</v>
+        <v>843</v>
       </c>
       <c r="D222" t="s">
         <v>10</v>
       </c>
       <c r="E222" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F222" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="G222" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
+        <v>752</v>
+      </c>
+      <c r="B223" t="s">
+        <v>839</v>
+      </c>
+      <c r="C223" t="s">
+        <v>846</v>
+      </c>
+      <c r="D223" t="s">
+        <v>10</v>
+      </c>
+      <c r="E223" t="s">
+        <v>99</v>
+      </c>
+      <c r="F223" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="G223" t="s">
         <v>848</v>
-      </c>
-[...10 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>803</v>
+        <v>755</v>
       </c>
       <c r="B224" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C224" t="s">
-        <v>411</v>
+        <v>849</v>
       </c>
       <c r="D224" t="s">
         <v>10</v>
       </c>
       <c r="E224" t="s">
-        <v>188</v>
+        <v>104</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="G224" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>788</v>
+        <v>852</v>
       </c>
       <c r="B225" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C225" t="s">
+        <v>853</v>
+      </c>
+      <c r="D225" t="s">
+        <v>10</v>
+      </c>
+      <c r="E225" t="s">
+        <v>11</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="G225" t="s">
         <v>855</v>
-      </c>
-[...10 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>791</v>
+        <v>856</v>
       </c>
       <c r="B226" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C226" t="s">
+        <v>857</v>
+      </c>
+      <c r="D226" t="s">
+        <v>10</v>
+      </c>
+      <c r="E226" t="s">
+        <v>11</v>
+      </c>
+      <c r="F226" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="D226" t="s">
-[...5 lines deleted...]
-      <c r="F226" s="1" t="s">
+      <c r="G226" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>769</v>
+        <v>860</v>
       </c>
       <c r="B227" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C227" t="s">
         <v>861</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>862</v>
       </c>
       <c r="G227" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B228" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C228" t="s">
-        <v>415</v>
+        <v>864</v>
       </c>
       <c r="D228" t="s">
         <v>10</v>
       </c>
       <c r="E228" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="G228" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="B229" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C229" t="s">
-        <v>468</v>
+        <v>867</v>
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="G229" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>773</v>
+        <v>819</v>
       </c>
       <c r="B230" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C230" t="s">
-        <v>848</v>
+        <v>870</v>
       </c>
       <c r="D230" t="s">
         <v>10</v>
       </c>
       <c r="E230" t="s">
         <v>11</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="G230" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="B231" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="C231" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="D231" t="s">
         <v>10</v>
       </c>
       <c r="E231" t="s">
         <v>11</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="G231" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>827</v>
+        <v>816</v>
       </c>
       <c r="B232" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C232" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="D232" t="s">
         <v>10</v>
       </c>
       <c r="E232" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="G232" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B233" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C233" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D233" t="s">
         <v>10</v>
       </c>
       <c r="E233" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="G233" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>869</v>
+        <v>834</v>
       </c>
       <c r="B234" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C234" t="s">
-        <v>879</v>
+        <v>455</v>
       </c>
       <c r="D234" t="s">
         <v>10</v>
       </c>
       <c r="E234" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="G234" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
       <c r="B235" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C235" t="s">
-        <v>472</v>
+        <v>885</v>
       </c>
       <c r="D235" t="s">
-        <v>10</v>
+        <v>886</v>
       </c>
       <c r="E235" t="s">
-        <v>188</v>
+        <v>887</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="G235" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>876</v>
+        <v>840</v>
       </c>
       <c r="B236" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C236" t="s">
-        <v>884</v>
+        <v>459</v>
       </c>
       <c r="D236" t="s">
         <v>10</v>
       </c>
       <c r="E236" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="G236" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>879</v>
+        <v>825</v>
       </c>
       <c r="B237" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C237" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="D237" t="s">
         <v>10</v>
       </c>
       <c r="E237" t="s">
         <v>11</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="G237" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>884</v>
+        <v>828</v>
       </c>
       <c r="B238" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C238" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="D238" t="s">
         <v>10</v>
       </c>
       <c r="E238" t="s">
         <v>11</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="G238" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>887</v>
+        <v>806</v>
       </c>
       <c r="B239" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C239" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
         <v>11</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="G239" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>890</v>
+        <v>843</v>
       </c>
       <c r="B240" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C240" t="s">
-        <v>39</v>
+        <v>463</v>
       </c>
       <c r="D240" t="s">
         <v>10</v>
       </c>
       <c r="E240" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="G240" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>39</v>
+        <v>846</v>
       </c>
       <c r="B241" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C241" t="s">
-        <v>242</v>
+        <v>516</v>
       </c>
       <c r="D241" t="s">
         <v>10</v>
       </c>
       <c r="E241" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="G241" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>242</v>
+        <v>810</v>
       </c>
       <c r="B242" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="C242" t="s">
-        <v>476</v>
+        <v>885</v>
       </c>
       <c r="D242" t="s">
         <v>10</v>
       </c>
       <c r="E242" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="G242" t="s">
-        <v>901</v>
+        <v>889</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>902</v>
+        <v>861</v>
       </c>
       <c r="B243" t="s">
-        <v>903</v>
+        <v>839</v>
       </c>
       <c r="C243" t="s">
-        <v>741</v>
+        <v>906</v>
       </c>
       <c r="D243" t="s">
         <v>10</v>
       </c>
       <c r="E243" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="G243" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>906</v>
+        <v>864</v>
       </c>
       <c r="B244" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C244" t="s">
-        <v>839</v>
+        <v>910</v>
       </c>
       <c r="D244" t="s">
         <v>10</v>
       </c>
       <c r="E244" t="s">
-        <v>172</v>
+        <v>99</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="G244" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
+        <v>867</v>
+      </c>
+      <c r="B245" t="s">
         <v>909</v>
       </c>
-      <c r="B245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C245" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
       <c r="D245" t="s">
         <v>10</v>
       </c>
       <c r="E245" t="s">
-        <v>40</v>
+        <v>221</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="G245" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="B246" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C246" t="s">
-        <v>906</v>
+        <v>916</v>
       </c>
       <c r="D246" t="s">
         <v>10</v>
       </c>
       <c r="E246" t="s">
         <v>11</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="G246" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="B247" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C247" t="s">
-        <v>909</v>
+        <v>520</v>
       </c>
       <c r="D247" t="s">
         <v>10</v>
       </c>
       <c r="E247" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="G247" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="B248" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C248" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="D248" t="s">
         <v>10</v>
       </c>
       <c r="E248" t="s">
         <v>11</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="G248" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>71</v>
+        <v>916</v>
       </c>
       <c r="B249" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C249" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="D249" t="s">
         <v>10</v>
       </c>
       <c r="E249" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="G249" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>58</v>
+        <v>921</v>
       </c>
       <c r="B250" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C250" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
       <c r="D250" t="s">
         <v>10</v>
       </c>
       <c r="E250" t="s">
         <v>11</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="G250" t="s">
-        <v>917</v>
+        <v>929</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>63</v>
+        <v>924</v>
       </c>
       <c r="B251" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C251" t="s">
-        <v>918</v>
+        <v>930</v>
       </c>
       <c r="D251" t="s">
         <v>10</v>
       </c>
       <c r="E251" t="s">
         <v>11</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="G251" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>67</v>
+        <v>927</v>
       </c>
       <c r="B252" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C252" t="s">
-        <v>927</v>
+        <v>89</v>
       </c>
       <c r="D252" t="s">
         <v>10</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="G252" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B253" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C253" t="s">
-        <v>930</v>
+        <v>290</v>
       </c>
       <c r="D253" t="s">
         <v>10</v>
       </c>
       <c r="E253" t="s">
         <v>11</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="G253" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>131</v>
+        <v>290</v>
       </c>
       <c r="B254" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="C254" t="s">
-        <v>933</v>
+        <v>524</v>
       </c>
       <c r="D254" t="s">
         <v>10</v>
       </c>
       <c r="E254" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="G254" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>927</v>
+        <v>939</v>
       </c>
       <c r="B255" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C255" t="s">
-        <v>936</v>
+        <v>780</v>
       </c>
       <c r="D255" t="s">
         <v>10</v>
       </c>
       <c r="E255" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="G255" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>930</v>
+        <v>943</v>
       </c>
       <c r="B256" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C256" t="s">
-        <v>939</v>
+        <v>876</v>
       </c>
       <c r="D256" t="s">
         <v>10</v>
       </c>
       <c r="E256" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="G256" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="B257" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C257" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="D257" t="s">
         <v>10</v>
       </c>
       <c r="E257" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="G257" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>111</v>
+        <v>949</v>
       </c>
       <c r="B258" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C258" t="s">
-        <v>498</v>
+        <v>943</v>
       </c>
       <c r="D258" t="s">
         <v>10</v>
       </c>
       <c r="E258" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="G258" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>939</v>
+        <v>952</v>
       </c>
       <c r="B259" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C259" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="D259" t="s">
         <v>10</v>
       </c>
       <c r="E259" t="s">
         <v>11</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="G259" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>936</v>
+        <v>955</v>
       </c>
       <c r="B260" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C260" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="D260" t="s">
         <v>10</v>
       </c>
       <c r="E260" t="s">
         <v>11</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="G260" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B261" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C261" t="s">
-        <v>579</v>
+        <v>958</v>
       </c>
       <c r="D261" t="s">
         <v>10</v>
       </c>
       <c r="E261" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="G261" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B262" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C262" t="s">
-        <v>583</v>
+        <v>952</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="G262" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>957</v>
+        <v>113</v>
       </c>
       <c r="B263" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C263" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="D263" t="s">
         <v>10</v>
       </c>
       <c r="E263" t="s">
         <v>11</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="G263" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>961</v>
+        <v>117</v>
       </c>
       <c r="B264" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="C264" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="G264" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>965</v>
+        <v>31</v>
       </c>
       <c r="B265" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C265" t="s">
         <v>967</v>
       </c>
       <c r="D265" t="s">
         <v>10</v>
       </c>
       <c r="E265" t="s">
         <v>11</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>968</v>
       </c>
       <c r="G265" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
+        <v>180</v>
+      </c>
+      <c r="B266" t="s">
+        <v>940</v>
+      </c>
+      <c r="C266" t="s">
         <v>970</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="D266" t="s">
+        <v>10</v>
+      </c>
+      <c r="E266" t="s">
+        <v>11</v>
+      </c>
+      <c r="F266" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="D266" t="s">
-[...5 lines deleted...]
-      <c r="F266" s="1" t="s">
+      <c r="G266" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
+        <v>964</v>
+      </c>
+      <c r="B267" t="s">
+        <v>940</v>
+      </c>
+      <c r="C267" t="s">
+        <v>973</v>
+      </c>
+      <c r="D267" t="s">
+        <v>10</v>
+      </c>
+      <c r="E267" t="s">
+        <v>11</v>
+      </c>
+      <c r="F267" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="B267" t="s">
-[...2 lines deleted...]
-      <c r="C267" t="s">
+      <c r="G267" t="s">
         <v>975</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>942</v>
+        <v>967</v>
       </c>
       <c r="B268" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C268" t="s">
+        <v>976</v>
+      </c>
+      <c r="D268" t="s">
+        <v>10</v>
+      </c>
+      <c r="E268" t="s">
+        <v>11</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="G268" t="s">
         <v>978</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
+        <v>970</v>
+      </c>
+      <c r="B269" t="s">
+        <v>940</v>
+      </c>
+      <c r="C269" t="s">
+        <v>979</v>
+      </c>
+      <c r="D269" t="s">
+        <v>10</v>
+      </c>
+      <c r="E269" t="s">
+        <v>11</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="G269" t="s">
         <v>981</v>
-      </c>
-[...16 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>985</v>
+        <v>160</v>
       </c>
       <c r="B270" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C270" t="s">
-        <v>986</v>
+        <v>546</v>
       </c>
       <c r="D270" t="s">
         <v>10</v>
       </c>
       <c r="E270" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="G270" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>989</v>
+        <v>976</v>
       </c>
       <c r="B271" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C271" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="D271" t="s">
         <v>10</v>
       </c>
       <c r="E271" t="s">
         <v>11</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="G271" t="s">
-        <v>964</v>
+        <v>986</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>950</v>
+        <v>973</v>
       </c>
       <c r="B272" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C272" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="D272" t="s">
         <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="G272" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="B273" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C273" t="s">
-        <v>583</v>
+        <v>627</v>
       </c>
       <c r="D273" t="s">
         <v>10</v>
       </c>
       <c r="E273" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="G273" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>947</v>
+        <v>156</v>
       </c>
       <c r="B274" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C274" t="s">
-        <v>997</v>
+        <v>631</v>
       </c>
       <c r="D274" t="s">
         <v>10</v>
       </c>
       <c r="E274" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="G274" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>958</v>
+        <v>994</v>
       </c>
       <c r="B275" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C275" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="G275" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>962</v>
+        <v>998</v>
       </c>
       <c r="B276" t="s">
-        <v>966</v>
+        <v>940</v>
       </c>
       <c r="C276" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="D276" t="s">
         <v>10</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="G276" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>967</v>
+        <v>1002</v>
       </c>
       <c r="B277" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="C277" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D277" t="s">
+        <v>10</v>
+      </c>
+      <c r="E277" t="s">
+        <v>11</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G277" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>971</v>
+        <v>1007</v>
       </c>
       <c r="B278" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="C278" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D278" t="s">
+        <v>10</v>
+      </c>
+      <c r="E278" t="s">
+        <v>11</v>
+      </c>
+      <c r="F278" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="D278" t="s">
-[...5 lines deleted...]
-      <c r="F278" s="1" t="s">
+      <c r="G278" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>975</v>
+        <v>1011</v>
       </c>
       <c r="B279" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="C279" t="s">
         <v>1012</v>
       </c>
       <c r="D279" t="s">
         <v>10</v>
       </c>
       <c r="E279" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="G279" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B280" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="C280" t="s">
         <v>1015</v>
       </c>
       <c r="D280" t="s">
         <v>10</v>
       </c>
       <c r="E280" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="G280" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>123</v>
+        <v>1018</v>
       </c>
       <c r="B281" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="C281" t="s">
-        <v>587</v>
+        <v>1019</v>
       </c>
       <c r="D281" t="s">
         <v>10</v>
       </c>
       <c r="E281" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="G281" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>982</v>
+        <v>1022</v>
       </c>
       <c r="B282" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C282" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D282" t="s">
         <v>10</v>
       </c>
       <c r="E282" t="s">
         <v>11</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="G282" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>986</v>
+        <v>1026</v>
       </c>
       <c r="B283" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C283" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="D283" t="s">
         <v>10</v>
       </c>
       <c r="E283" t="s">
         <v>11</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="G283" t="s">
-        <v>1026</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="B284" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C284" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D284" t="s">
         <v>10</v>
       </c>
       <c r="E284" t="s">
         <v>11</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="G284" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>992</v>
+        <v>168</v>
       </c>
       <c r="B285" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C285" t="s">
-        <v>1030</v>
+        <v>631</v>
       </c>
       <c r="D285" t="s">
         <v>10</v>
       </c>
       <c r="E285" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="G285" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="B286" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C286" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D286" t="s">
         <v>10</v>
       </c>
       <c r="E286" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="G286" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="B287" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C287" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D287" t="s">
         <v>10</v>
       </c>
       <c r="E287" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="G287" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
+        <v>999</v>
+      </c>
+      <c r="B288" t="s">
         <v>1003</v>
       </c>
-      <c r="B288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C288" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D288" t="s">
         <v>10</v>
       </c>
       <c r="E288" t="s">
         <v>11</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="G288" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>127</v>
+        <v>1004</v>
       </c>
       <c r="B289" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C289" t="s">
-        <v>651</v>
+        <v>1043</v>
       </c>
       <c r="D289" t="s">
         <v>10</v>
       </c>
       <c r="E289" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="G289" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B290" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C290" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="D290" t="s">
         <v>10</v>
       </c>
       <c r="E290" t="s">
         <v>11</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="G290" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
         <v>1012</v>
       </c>
       <c r="B291" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C291" t="s">
-        <v>957</v>
+        <v>1049</v>
       </c>
       <c r="D291" t="s">
         <v>10</v>
       </c>
       <c r="E291" t="s">
         <v>11</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="G291" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="B292" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C292" t="s">
-        <v>961</v>
+        <v>1052</v>
       </c>
       <c r="D292" t="s">
         <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>11</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="G292" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>1015</v>
+        <v>172</v>
       </c>
       <c r="B293" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="C293" t="s">
-        <v>965</v>
+        <v>635</v>
       </c>
       <c r="D293" t="s">
         <v>10</v>
       </c>
       <c r="E293" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="G293" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="B294" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C294" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="D294" t="s">
         <v>10</v>
       </c>
       <c r="E294" t="s">
         <v>11</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="G294" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>1055</v>
+        <v>1023</v>
       </c>
       <c r="B295" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C295" t="s">
-        <v>985</v>
+        <v>1061</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>11</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="G295" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>246</v>
+        <v>1027</v>
       </c>
       <c r="B296" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C296" t="s">
-        <v>989</v>
+        <v>1064</v>
       </c>
       <c r="D296" t="s">
         <v>10</v>
       </c>
       <c r="E296" t="s">
         <v>11</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="G296" t="s">
-        <v>1005</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="B297" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C297" t="s">
-        <v>981</v>
+        <v>1067</v>
       </c>
       <c r="D297" t="s">
         <v>10</v>
       </c>
       <c r="E297" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
       <c r="G297" t="s">
-        <v>616</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="B298" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C298" t="s">
-        <v>970</v>
+        <v>1070</v>
       </c>
       <c r="D298" t="s">
         <v>10</v>
       </c>
       <c r="E298" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="G298" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="B299" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C299" t="s">
-        <v>58</v>
+        <v>1073</v>
       </c>
       <c r="D299" t="s">
         <v>10</v>
       </c>
       <c r="E299" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="G299" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="B300" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C300" t="s">
-        <v>63</v>
+        <v>1076</v>
       </c>
       <c r="D300" t="s">
         <v>10</v>
       </c>
       <c r="E300" t="s">
         <v>11</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
       <c r="G300" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>583</v>
+        <v>176</v>
       </c>
       <c r="B301" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C301" t="s">
-        <v>655</v>
+        <v>699</v>
       </c>
       <c r="D301" t="s">
         <v>10</v>
       </c>
       <c r="E301" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>1066</v>
+        <v>1079</v>
       </c>
       <c r="G301" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>587</v>
+        <v>1043</v>
       </c>
       <c r="B302" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="C302" t="s">
-        <v>1055</v>
+        <v>1081</v>
       </c>
       <c r="D302" t="s">
         <v>10</v>
       </c>
       <c r="E302" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="G302" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>741</v>
+        <v>1049</v>
       </c>
       <c r="B303" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="C303" t="s">
-        <v>67</v>
+        <v>994</v>
       </c>
       <c r="D303" t="s">
         <v>10</v>
       </c>
       <c r="E303" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="G303" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>839</v>
+        <v>1046</v>
       </c>
       <c r="B304" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="C304" t="s">
-        <v>71</v>
+        <v>998</v>
       </c>
       <c r="D304" t="s">
         <v>10</v>
       </c>
       <c r="E304" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
       <c r="G304" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="B305" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="C305" t="s">
-        <v>75</v>
+        <v>1002</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
         <v>11</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="G305" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>83</v>
+        <v>1058</v>
       </c>
       <c r="B306" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="C306" t="s">
-        <v>79</v>
+        <v>1011</v>
       </c>
       <c r="D306" t="s">
         <v>10</v>
       </c>
       <c r="E306" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="G306" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>579</v>
+        <v>1092</v>
       </c>
       <c r="B307" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="C307" t="s">
-        <v>842</v>
+        <v>1022</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="G307" t="s">
-        <v>1080</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>651</v>
+        <v>294</v>
       </c>
       <c r="B308" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="C308" t="s">
-        <v>267</v>
+        <v>1026</v>
       </c>
       <c r="D308" t="s">
         <v>10</v>
       </c>
       <c r="E308" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="G308" t="s">
-        <v>1082</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>861</v>
+        <v>1061</v>
       </c>
       <c r="B309" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="C309" t="s">
-        <v>95</v>
+        <v>1018</v>
       </c>
       <c r="D309" t="s">
         <v>10</v>
       </c>
       <c r="E309" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="G309" t="s">
-        <v>1085</v>
+        <v>664</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>528</v>
+        <v>1064</v>
       </c>
       <c r="B310" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="C310" t="s">
-        <v>99</v>
+        <v>1007</v>
       </c>
       <c r="D310" t="s">
         <v>10</v>
       </c>
       <c r="E310" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="G310" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>524</v>
+        <v>1067</v>
       </c>
       <c r="B311" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="C311" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D311" t="s">
         <v>10</v>
       </c>
       <c r="E311" t="s">
         <v>11</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="G311" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>520</v>
+        <v>1070</v>
       </c>
       <c r="B312" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="C312" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D312" t="s">
         <v>10</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="G312" t="s">
-        <v>1091</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>1044</v>
+        <v>631</v>
       </c>
       <c r="B313" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="C313" t="s">
-        <v>111</v>
+        <v>703</v>
       </c>
       <c r="D313" t="s">
         <v>10</v>
       </c>
       <c r="E313" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="G313" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>848</v>
+        <v>635</v>
       </c>
       <c r="B314" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="C314" t="s">
-        <v>115</v>
+        <v>1092</v>
       </c>
       <c r="D314" t="s">
         <v>10</v>
       </c>
       <c r="E314" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>1094</v>
+        <v>1105</v>
       </c>
       <c r="G314" t="s">
-        <v>1095</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>517</v>
+        <v>780</v>
       </c>
       <c r="B315" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="C315" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="G315" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>514</v>
+        <v>876</v>
       </c>
       <c r="B316" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="C316" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D316" t="s">
         <v>10</v>
       </c>
       <c r="E316" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1098</v>
+        <v>1110</v>
       </c>
       <c r="G316" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>506</v>
+        <v>1076</v>
       </c>
       <c r="B317" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="C317" t="s">
-        <v>1100</v>
+        <v>125</v>
       </c>
       <c r="D317" t="s">
         <v>10</v>
       </c>
       <c r="E317" t="s">
         <v>11</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1101</v>
+        <v>1112</v>
       </c>
       <c r="G317" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>510</v>
+        <v>133</v>
       </c>
       <c r="B318" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="C318" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D318" t="s">
         <v>10</v>
       </c>
       <c r="E318" t="s">
-        <v>40</v>
+        <v>221</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>1103</v>
+        <v>1114</v>
       </c>
       <c r="G318" t="s">
-        <v>1104</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>532</v>
+        <v>627</v>
       </c>
       <c r="B319" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="C319" t="s">
-        <v>131</v>
+        <v>879</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
-        <v>11</v>
+        <v>295</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="G319" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>858</v>
+        <v>699</v>
       </c>
       <c r="B320" t="s">
         <v>1107</v>
       </c>
       <c r="C320" t="s">
-        <v>135</v>
+        <v>315</v>
       </c>
       <c r="D320" t="s">
         <v>10</v>
       </c>
       <c r="E320" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="G320" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>855</v>
+        <v>898</v>
       </c>
       <c r="B321" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C321" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="D321" t="s">
         <v>10</v>
       </c>
       <c r="E321" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>1110</v>
+        <v>1121</v>
       </c>
       <c r="G321" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>836</v>
+        <v>576</v>
       </c>
       <c r="B322" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C322" t="s">
-        <v>263</v>
+        <v>148</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="G322" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>95</v>
+        <v>572</v>
       </c>
       <c r="B323" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C323" t="s">
-        <v>425</v>
+        <v>152</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="G323" t="s">
-        <v>1115</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>103</v>
+        <v>568</v>
       </c>
       <c r="B324" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C324" t="s">
-        <v>287</v>
+        <v>156</v>
       </c>
       <c r="D324" t="s">
         <v>10</v>
       </c>
       <c r="E324" t="s">
         <v>11</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="G324" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>1081</v>
       </c>
       <c r="B325" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C325" t="s">
-        <v>301</v>
+        <v>160</v>
       </c>
       <c r="D325" t="s">
         <v>10</v>
       </c>
       <c r="E325" t="s">
         <v>11</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>1118</v>
+        <v>1129</v>
       </c>
       <c r="G325" t="s">
-        <v>1119</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>99</v>
+        <v>885</v>
       </c>
       <c r="B326" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C326" t="s">
-        <v>305</v>
+        <v>164</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>1120</v>
+        <v>1131</v>
       </c>
       <c r="G326" t="s">
-        <v>1121</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>87</v>
+        <v>565</v>
       </c>
       <c r="B327" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C327" t="s">
-        <v>331</v>
+        <v>168</v>
       </c>
       <c r="D327" t="s">
         <v>10</v>
       </c>
       <c r="E327" t="s">
         <v>11</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>1122</v>
+        <v>1133</v>
       </c>
       <c r="G327" t="s">
-        <v>1123</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>75</v>
+        <v>562</v>
       </c>
       <c r="B328" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C328" t="s">
-        <v>335</v>
+        <v>172</v>
       </c>
       <c r="D328" t="s">
         <v>10</v>
       </c>
       <c r="E328" t="s">
         <v>11</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="G328" t="s">
-        <v>1125</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>812</v>
+        <v>554</v>
       </c>
       <c r="B329" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C329" t="s">
-        <v>339</v>
+        <v>1137</v>
       </c>
       <c r="D329" t="s">
         <v>10</v>
       </c>
       <c r="E329" t="s">
         <v>11</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
       <c r="G329" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>816</v>
+        <v>558</v>
       </c>
       <c r="B330" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C330" t="s">
-        <v>351</v>
+        <v>176</v>
       </c>
       <c r="D330" t="s">
         <v>10</v>
       </c>
       <c r="E330" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
       <c r="G330" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>263</v>
+        <v>580</v>
       </c>
       <c r="B331" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="C331" t="s">
-        <v>387</v>
+        <v>180</v>
       </c>
       <c r="D331" t="s">
         <v>10</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="G331" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>135</v>
+        <v>895</v>
       </c>
       <c r="B332" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C332" t="s">
-        <v>391</v>
+        <v>184</v>
       </c>
       <c r="D332" t="s">
         <v>10</v>
       </c>
       <c r="E332" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>1133</v>
+        <v>1145</v>
       </c>
       <c r="G332" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>425</v>
+        <v>892</v>
       </c>
       <c r="B333" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C333" t="s">
-        <v>403</v>
+        <v>233</v>
       </c>
       <c r="D333" t="s">
         <v>10</v>
       </c>
       <c r="E333" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
       <c r="G333" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>287</v>
+        <v>873</v>
       </c>
       <c r="B334" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C334" t="s">
-        <v>407</v>
+        <v>311</v>
       </c>
       <c r="D334" t="s">
         <v>10</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
       <c r="G334" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>301</v>
+        <v>144</v>
       </c>
       <c r="B335" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C335" t="s">
-        <v>411</v>
+        <v>473</v>
       </c>
       <c r="D335" t="s">
         <v>10</v>
       </c>
       <c r="E335" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>1139</v>
+        <v>1151</v>
       </c>
       <c r="G335" t="s">
-        <v>1140</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>305</v>
+        <v>152</v>
       </c>
       <c r="B336" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C336" t="s">
-        <v>415</v>
+        <v>335</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>11</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1141</v>
+        <v>1153</v>
       </c>
       <c r="G336" t="s">
-        <v>1142</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>331</v>
+        <v>857</v>
       </c>
       <c r="B337" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C337" t="s">
-        <v>468</v>
+        <v>349</v>
       </c>
       <c r="D337" t="s">
         <v>10</v>
       </c>
       <c r="E337" t="s">
         <v>11</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>1143</v>
+        <v>1155</v>
       </c>
       <c r="G337" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>335</v>
+        <v>148</v>
       </c>
       <c r="B338" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C338" t="s">
-        <v>472</v>
+        <v>353</v>
       </c>
       <c r="D338" t="s">
         <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>11</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>1145</v>
+        <v>1157</v>
       </c>
       <c r="G338" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>339</v>
+        <v>137</v>
       </c>
       <c r="B339" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C339" t="s">
-        <v>476</v>
+        <v>379</v>
       </c>
       <c r="D339" t="s">
         <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>11</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>1147</v>
+        <v>1159</v>
       </c>
       <c r="G339" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>351</v>
+        <v>125</v>
       </c>
       <c r="B340" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C340" t="s">
-        <v>921</v>
+        <v>383</v>
       </c>
       <c r="D340" t="s">
         <v>10</v>
       </c>
       <c r="E340" t="s">
         <v>11</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="G340" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
+        <v>849</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C341" t="s">
         <v>387</v>
       </c>
-      <c r="B341" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
         <v>11</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
       <c r="G341" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>391</v>
+        <v>853</v>
       </c>
       <c r="B342" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C342" t="s">
-        <v>579</v>
+        <v>399</v>
       </c>
       <c r="D342" t="s">
         <v>10</v>
       </c>
       <c r="E342" t="s">
         <v>11</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="G342" t="s">
-        <v>1154</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>403</v>
+        <v>311</v>
       </c>
       <c r="B343" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C343" t="s">
-        <v>583</v>
+        <v>435</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
         <v>11</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>1155</v>
+        <v>1168</v>
       </c>
       <c r="G343" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>407</v>
+        <v>184</v>
       </c>
       <c r="B344" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C344" t="s">
-        <v>587</v>
+        <v>439</v>
       </c>
       <c r="D344" t="s">
         <v>10</v>
       </c>
       <c r="E344" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>1157</v>
+        <v>1170</v>
       </c>
       <c r="G344" t="s">
-        <v>1158</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>411</v>
+        <v>473</v>
       </c>
       <c r="B345" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C345" t="s">
-        <v>651</v>
+        <v>451</v>
       </c>
       <c r="D345" t="s">
         <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>11</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="G345" t="s">
-        <v>1160</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>712</v>
+        <v>335</v>
       </c>
       <c r="B346" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C346" t="s">
-        <v>655</v>
+        <v>455</v>
       </c>
       <c r="D346" t="s">
         <v>10</v>
       </c>
       <c r="E346" t="s">
         <v>11</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>1161</v>
+        <v>1174</v>
       </c>
       <c r="G346" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>415</v>
+        <v>349</v>
       </c>
       <c r="B347" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C347" t="s">
-        <v>1055</v>
+        <v>459</v>
       </c>
       <c r="D347" t="s">
         <v>10</v>
       </c>
       <c r="E347" t="s">
         <v>11</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>1163</v>
+        <v>1176</v>
       </c>
       <c r="G347" t="s">
-        <v>1129</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>468</v>
+        <v>353</v>
       </c>
       <c r="B348" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C348" t="s">
-        <v>246</v>
+        <v>463</v>
       </c>
       <c r="D348" t="s">
         <v>10</v>
       </c>
       <c r="E348" t="s">
         <v>11</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>1164</v>
+        <v>1178</v>
       </c>
       <c r="G348" t="s">
-        <v>1165</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>472</v>
+        <v>379</v>
       </c>
       <c r="B349" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C349" t="s">
-        <v>267</v>
+        <v>516</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
         <v>11</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>1166</v>
+        <v>1180</v>
       </c>
       <c r="G349" t="s">
-        <v>1167</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>655</v>
+        <v>383</v>
       </c>
       <c r="B350" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C350" t="s">
-        <v>842</v>
+        <v>520</v>
       </c>
       <c r="D350" t="s">
         <v>10</v>
       </c>
       <c r="E350" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>1168</v>
+        <v>1182</v>
       </c>
       <c r="G350" t="s">
-        <v>1169</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>921</v>
+        <v>387</v>
       </c>
       <c r="B351" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="C351" t="s">
-        <v>842</v>
+        <v>524</v>
       </c>
       <c r="D351" t="s">
         <v>10</v>
       </c>
       <c r="E351" t="s">
         <v>11</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>1170</v>
+        <v>1184</v>
       </c>
       <c r="G351" t="s">
-        <v>1171</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>476</v>
+        <v>399</v>
       </c>
       <c r="B352" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C352" t="s">
-        <v>812</v>
+        <v>958</v>
       </c>
       <c r="D352" t="s">
         <v>10</v>
       </c>
       <c r="E352" t="s">
         <v>11</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="G352" t="s">
-        <v>1174</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>490</v>
+        <v>435</v>
       </c>
       <c r="B353" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C353" t="s">
-        <v>816</v>
+        <v>546</v>
       </c>
       <c r="D353" t="s">
         <v>10</v>
       </c>
       <c r="E353" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>1175</v>
+        <v>1188</v>
       </c>
       <c r="G353" t="s">
-        <v>1176</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>833</v>
+        <v>439</v>
       </c>
       <c r="B354" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C354" t="s">
-        <v>820</v>
+        <v>627</v>
       </c>
       <c r="D354" t="s">
         <v>10</v>
       </c>
       <c r="E354" t="s">
         <v>11</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>1177</v>
+        <v>1190</v>
       </c>
       <c r="G354" t="s">
-        <v>1178</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>487</v>
+        <v>451</v>
       </c>
       <c r="B355" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C355" t="s">
-        <v>827</v>
+        <v>631</v>
       </c>
       <c r="D355" t="s">
         <v>10</v>
       </c>
       <c r="E355" t="s">
         <v>11</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>1179</v>
+        <v>1192</v>
       </c>
       <c r="G355" t="s">
-        <v>1180</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>494</v>
+        <v>455</v>
       </c>
       <c r="B356" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C356" t="s">
-        <v>842</v>
+        <v>635</v>
       </c>
       <c r="D356" t="s">
         <v>10</v>
       </c>
       <c r="E356" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
       <c r="G356" t="s">
-        <v>1182</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>484</v>
+        <v>459</v>
       </c>
       <c r="B357" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C357" t="s">
-        <v>830</v>
+        <v>699</v>
       </c>
       <c r="D357" t="s">
         <v>10</v>
       </c>
       <c r="E357" t="s">
         <v>11</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>1183</v>
+        <v>1196</v>
       </c>
       <c r="G357" t="s">
-        <v>1184</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>480</v>
+        <v>758</v>
       </c>
       <c r="B358" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C358" t="s">
-        <v>833</v>
+        <v>703</v>
       </c>
       <c r="D358" t="s">
         <v>10</v>
       </c>
       <c r="E358" t="s">
         <v>11</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>1185</v>
+        <v>1198</v>
       </c>
       <c r="G358" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B359" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C359" t="s">
-        <v>836</v>
+        <v>1092</v>
       </c>
       <c r="D359" t="s">
         <v>10</v>
       </c>
       <c r="E359" t="s">
         <v>11</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>1186</v>
+        <v>1200</v>
       </c>
       <c r="G359" t="s">
-        <v>1187</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
       <c r="B360" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C360" t="s">
-        <v>855</v>
+        <v>294</v>
       </c>
       <c r="D360" t="s">
         <v>10</v>
       </c>
       <c r="E360" t="s">
         <v>11</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>1188</v>
+        <v>1201</v>
       </c>
       <c r="G360" t="s">
-        <v>1189</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>456</v>
+        <v>520</v>
       </c>
       <c r="B361" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="C361" t="s">
-        <v>861</v>
+        <v>315</v>
       </c>
       <c r="D361" t="s">
         <v>10</v>
       </c>
       <c r="E361" t="s">
         <v>11</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
       <c r="G361" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>452</v>
+        <v>703</v>
       </c>
       <c r="B362" t="s">
-        <v>1192</v>
+        <v>1167</v>
       </c>
       <c r="C362" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="D362" t="s">
         <v>10</v>
       </c>
       <c r="E362" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>1193</v>
+        <v>1205</v>
       </c>
       <c r="G362" t="s">
-        <v>1184</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>447</v>
+        <v>958</v>
       </c>
       <c r="B363" t="s">
-        <v>1192</v>
+        <v>1167</v>
       </c>
       <c r="C363" t="s">
         <v>879</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
         <v>11</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>1194</v>
+        <v>1207</v>
       </c>
       <c r="G363" t="s">
-        <v>1195</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>443</v>
+        <v>524</v>
       </c>
       <c r="B364" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="C364" t="s">
-        <v>884</v>
+        <v>849</v>
       </c>
       <c r="D364" t="s">
         <v>10</v>
       </c>
       <c r="E364" t="s">
         <v>11</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>1196</v>
+        <v>1210</v>
       </c>
       <c r="G364" t="s">
-        <v>1197</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>439</v>
+        <v>538</v>
       </c>
       <c r="B365" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="C365" t="s">
-        <v>887</v>
+        <v>853</v>
       </c>
       <c r="D365" t="s">
         <v>10</v>
       </c>
       <c r="E365" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>1198</v>
+        <v>1212</v>
       </c>
       <c r="G365" t="s">
-        <v>1199</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>435</v>
+        <v>870</v>
       </c>
       <c r="B366" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="C366" t="s">
-        <v>890</v>
+        <v>857</v>
       </c>
       <c r="D366" t="s">
         <v>10</v>
       </c>
       <c r="E366" t="s">
         <v>11</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>1200</v>
+        <v>1214</v>
       </c>
       <c r="G366" t="s">
-        <v>1201</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>419</v>
+        <v>535</v>
       </c>
       <c r="B367" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C367" t="s">
-        <v>893</v>
+        <v>864</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>1203</v>
+        <v>1216</v>
       </c>
       <c r="G367" t="s">
-        <v>1204</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>395</v>
+        <v>542</v>
       </c>
       <c r="B368" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C368" t="s">
-        <v>242</v>
+        <v>879</v>
       </c>
       <c r="D368" t="s">
         <v>10</v>
       </c>
       <c r="E368" t="s">
-        <v>11</v>
+        <v>295</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>1205</v>
+        <v>1218</v>
       </c>
       <c r="G368" t="s">
-        <v>1206</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>399</v>
+        <v>532</v>
       </c>
       <c r="B369" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C369" t="s">
-        <v>39</v>
+        <v>867</v>
       </c>
       <c r="D369" t="s">
         <v>10</v>
       </c>
       <c r="E369" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="G369" t="s">
-        <v>1208</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>380</v>
+        <v>528</v>
       </c>
       <c r="B370" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C370" t="s">
-        <v>741</v>
+        <v>870</v>
       </c>
       <c r="D370" t="s">
         <v>10</v>
       </c>
       <c r="E370" t="s">
         <v>11</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
       <c r="G370" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>384</v>
+        <v>512</v>
       </c>
       <c r="B371" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C371" t="s">
-        <v>839</v>
+        <v>873</v>
       </c>
       <c r="D371" t="s">
         <v>10</v>
       </c>
       <c r="E371" t="s">
         <v>11</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
       <c r="G371" t="s">
-        <v>1212</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>376</v>
+        <v>508</v>
       </c>
       <c r="B372" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C372" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="D372" t="s">
         <v>10</v>
       </c>
       <c r="E372" t="s">
         <v>11</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>1213</v>
+        <v>1225</v>
       </c>
       <c r="G372" t="s">
-        <v>1212</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>368</v>
+        <v>504</v>
       </c>
       <c r="B373" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C373" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>11</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
       <c r="G373" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>372</v>
+        <v>500</v>
       </c>
       <c r="B374" t="s">
-        <v>1202</v>
+        <v>1229</v>
       </c>
       <c r="C374" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="D374" t="s">
         <v>10</v>
       </c>
       <c r="E374" t="s">
         <v>11</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>1216</v>
+        <v>1230</v>
       </c>
       <c r="G374" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>359</v>
+        <v>495</v>
       </c>
       <c r="B375" t="s">
-        <v>1202</v>
+        <v>1229</v>
       </c>
       <c r="C375" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="D375" t="s">
         <v>10</v>
       </c>
       <c r="E375" t="s">
         <v>11</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>1218</v>
+        <v>1231</v>
       </c>
       <c r="G375" t="s">
-        <v>1219</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>355</v>
+        <v>491</v>
       </c>
       <c r="B376" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="C376" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="D376" t="s">
         <v>10</v>
       </c>
       <c r="E376" t="s">
         <v>11</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>1221</v>
+        <v>1233</v>
       </c>
       <c r="G376" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="B377" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="C377" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="D377" t="s">
         <v>10</v>
       </c>
       <c r="E377" t="s">
         <v>11</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>1223</v>
+        <v>1235</v>
       </c>
       <c r="G377" t="s">
-        <v>1224</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>346</v>
+        <v>483</v>
       </c>
       <c r="B378" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="C378" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
       <c r="D378" t="s">
         <v>10</v>
       </c>
       <c r="E378" t="s">
         <v>11</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>1225</v>
+        <v>1237</v>
       </c>
       <c r="G378" t="s">
-        <v>1226</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>343</v>
+        <v>467</v>
       </c>
       <c r="B379" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C379" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
       <c r="D379" t="s">
         <v>10</v>
       </c>
       <c r="E379" t="s">
-        <v>172</v>
+        <v>99</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>1227</v>
+        <v>1240</v>
       </c>
       <c r="G379" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>79</v>
+        <v>443</v>
       </c>
       <c r="B380" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C380" t="s">
-        <v>936</v>
+        <v>290</v>
       </c>
       <c r="D380" t="s">
         <v>10</v>
       </c>
       <c r="E380" t="s">
         <v>11</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="G380" t="s">
-        <v>1230</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>327</v>
+        <v>447</v>
       </c>
       <c r="B381" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C381" t="s">
-        <v>939</v>
+        <v>89</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="G381" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>322</v>
+        <v>428</v>
       </c>
       <c r="B382" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C382" t="s">
-        <v>942</v>
+        <v>780</v>
       </c>
       <c r="D382" t="s">
         <v>10</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="G382" t="s">
-        <v>1234</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>309</v>
+        <v>432</v>
       </c>
       <c r="B383" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C383" t="s">
-        <v>950</v>
+        <v>876</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>11</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
       <c r="G383" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>297</v>
+        <v>424</v>
       </c>
       <c r="B384" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C384" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="D384" t="s">
         <v>10</v>
       </c>
       <c r="E384" t="s">
         <v>11</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>1236</v>
+        <v>1250</v>
       </c>
       <c r="G384" t="s">
-        <v>1237</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>279</v>
+        <v>416</v>
       </c>
       <c r="B385" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C385" t="s">
-        <v>958</v>
+        <v>943</v>
       </c>
       <c r="D385" t="s">
         <v>10</v>
       </c>
       <c r="E385" t="s">
         <v>11</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>1238</v>
+        <v>1251</v>
       </c>
       <c r="G385" t="s">
-        <v>1239</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>271</v>
+        <v>420</v>
       </c>
       <c r="B386" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C386" t="s">
-        <v>971</v>
+        <v>946</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>11</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>1240</v>
+        <v>1253</v>
       </c>
       <c r="G386" t="s">
-        <v>1241</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>283</v>
+        <v>407</v>
       </c>
       <c r="B387" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C387" t="s">
-        <v>962</v>
+        <v>949</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>11</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>1242</v>
+        <v>1255</v>
       </c>
       <c r="G387" t="s">
-        <v>1222</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>275</v>
+        <v>403</v>
       </c>
       <c r="B388" t="s">
-        <v>1220</v>
+        <v>1257</v>
       </c>
       <c r="C388" t="s">
-        <v>967</v>
+        <v>952</v>
       </c>
       <c r="D388" t="s">
         <v>10</v>
       </c>
       <c r="E388" t="s">
         <v>11</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
       <c r="G388" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>259</v>
+        <v>550</v>
       </c>
       <c r="B389" t="s">
-        <v>1220</v>
+        <v>1257</v>
       </c>
       <c r="C389" t="s">
-        <v>975</v>
+        <v>967</v>
       </c>
       <c r="D389" t="s">
         <v>10</v>
       </c>
       <c r="E389" t="s">
         <v>11</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>1244</v>
+        <v>1260</v>
       </c>
       <c r="G389" t="s">
-        <v>1245</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>255</v>
+        <v>394</v>
       </c>
       <c r="B390" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C390" t="s">
-        <v>986</v>
+        <v>970</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
       <c r="G390" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>251</v>
+        <v>129</v>
       </c>
       <c r="B391" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C391" t="s">
-        <v>992</v>
+        <v>973</v>
       </c>
       <c r="D391" t="s">
         <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>11</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
       <c r="G391" t="s">
-        <v>1250</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>238</v>
+        <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C392" t="s">
-        <v>997</v>
+        <v>973</v>
       </c>
       <c r="D392" t="s">
         <v>10</v>
       </c>
       <c r="E392" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>1251</v>
+        <v>1266</v>
       </c>
       <c r="G392" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>716</v>
+        <v>375</v>
       </c>
       <c r="B393" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C393" t="s">
-        <v>990</v>
+        <v>976</v>
       </c>
       <c r="D393" t="s">
         <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>11</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>1253</v>
+        <v>1268</v>
       </c>
       <c r="G393" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>234</v>
+        <v>370</v>
       </c>
       <c r="B394" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C394" t="s">
-        <v>1000</v>
+        <v>979</v>
       </c>
       <c r="D394" t="s">
         <v>10</v>
       </c>
       <c r="E394" t="s">
         <v>11</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>1255</v>
+        <v>1270</v>
       </c>
       <c r="G394" t="s">
-        <v>1256</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>230</v>
+        <v>357</v>
       </c>
       <c r="B395" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C395" t="s">
-        <v>1003</v>
+        <v>987</v>
       </c>
       <c r="D395" t="s">
         <v>10</v>
       </c>
       <c r="E395" t="s">
         <v>11</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>1257</v>
+        <v>1272</v>
       </c>
       <c r="G395" t="s">
-        <v>1258</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>222</v>
+        <v>345</v>
       </c>
       <c r="B396" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C396" t="s">
-        <v>1006</v>
+        <v>984</v>
       </c>
       <c r="D396" t="s">
         <v>10</v>
       </c>
       <c r="E396" t="s">
         <v>11</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>1259</v>
+        <v>1273</v>
       </c>
       <c r="G396" t="s">
-        <v>1260</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>218</v>
+        <v>327</v>
       </c>
       <c r="B397" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C397" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>11</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>1261</v>
+        <v>1275</v>
       </c>
       <c r="G397" t="s">
-        <v>1262</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>214</v>
+        <v>319</v>
       </c>
       <c r="B398" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="C398" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="D398" t="s">
         <v>10</v>
       </c>
       <c r="E398" t="s">
         <v>11</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>1263</v>
+        <v>1277</v>
       </c>
       <c r="G398" t="s">
-        <v>1264</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>720</v>
+        <v>331</v>
       </c>
       <c r="B399" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="C399" t="s">
-        <v>1015</v>
+        <v>999</v>
       </c>
       <c r="D399" t="s">
         <v>10</v>
       </c>
       <c r="E399" t="s">
         <v>11</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="G399" t="s">
-        <v>1267</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>206</v>
+        <v>323</v>
       </c>
       <c r="B400" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="C400" t="s">
-        <v>1021</v>
+        <v>1004</v>
       </c>
       <c r="D400" t="s">
         <v>10</v>
       </c>
       <c r="E400" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="G400" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>210</v>
+        <v>307</v>
       </c>
       <c r="B401" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="C401" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="D401" t="s">
         <v>10</v>
       </c>
       <c r="E401" t="s">
         <v>11</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="G401" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>202</v>
+        <v>303</v>
       </c>
       <c r="B402" t="s">
-        <v>1265</v>
+        <v>1283</v>
       </c>
       <c r="C402" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="D402" t="s">
         <v>10</v>
       </c>
       <c r="E402" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>1272</v>
+        <v>1284</v>
       </c>
       <c r="G402" t="s">
-        <v>1273</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>198</v>
+        <v>299</v>
       </c>
       <c r="B403" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C403" t="s">
-        <v>1275</v>
+        <v>1029</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>11</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>1276</v>
+        <v>1286</v>
       </c>
       <c r="G403" t="s">
-        <v>1277</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>180</v>
+        <v>286</v>
       </c>
       <c r="B404" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C404" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="D404" t="s">
         <v>10</v>
       </c>
       <c r="E404" t="s">
         <v>11</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
       <c r="G404" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>176</v>
+        <v>761</v>
       </c>
       <c r="B405" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C405" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
         <v>11</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
       <c r="G405" t="s">
-        <v>1281</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>171</v>
+        <v>282</v>
       </c>
       <c r="B406" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C406" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D406" t="s">
         <v>10</v>
       </c>
       <c r="E406" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>1282</v>
+        <v>1292</v>
       </c>
       <c r="G406" t="s">
-        <v>1283</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>167</v>
+        <v>278</v>
       </c>
       <c r="B407" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C407" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D407" t="s">
         <v>10</v>
       </c>
       <c r="E407" t="s">
         <v>11</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>1284</v>
+        <v>1294</v>
       </c>
       <c r="G407" t="s">
-        <v>1285</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>163</v>
+        <v>270</v>
       </c>
       <c r="B408" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="C408" t="s">
-        <v>957</v>
+        <v>1043</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>1287</v>
+        <v>1296</v>
       </c>
       <c r="G408" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>724</v>
+        <v>266</v>
       </c>
       <c r="B409" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="C409" t="s">
-        <v>961</v>
+        <v>1046</v>
       </c>
       <c r="D409" t="s">
         <v>10</v>
       </c>
       <c r="E409" t="s">
         <v>11</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="G409" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>147</v>
+        <v>262</v>
       </c>
       <c r="B410" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="C410" t="s">
-        <v>970</v>
+        <v>1049</v>
       </c>
       <c r="D410" t="s">
         <v>10</v>
       </c>
       <c r="E410" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="G410" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>728</v>
+        <v>764</v>
       </c>
       <c r="B411" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
       <c r="C411" t="s">
-        <v>965</v>
+        <v>1052</v>
       </c>
       <c r="D411" t="s">
         <v>10</v>
       </c>
       <c r="E411" t="s">
         <v>11</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>1293</v>
+        <v>1303</v>
       </c>
       <c r="G411" t="s">
-        <v>1294</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>159</v>
+        <v>254</v>
       </c>
       <c r="B412" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
       <c r="C412" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="D412" t="s">
         <v>10</v>
       </c>
       <c r="E412" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>1295</v>
+        <v>1305</v>
       </c>
       <c r="G412" t="s">
-        <v>1296</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>155</v>
+        <v>258</v>
       </c>
       <c r="B413" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
       <c r="C413" t="s">
-        <v>985</v>
+        <v>1058</v>
       </c>
       <c r="D413" t="s">
         <v>10</v>
       </c>
       <c r="E413" t="s">
         <v>11</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="G413" t="s">
-        <v>1298</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>732</v>
+        <v>250</v>
       </c>
       <c r="B414" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
       <c r="C414" t="s">
-        <v>989</v>
+        <v>1061</v>
       </c>
       <c r="D414" t="s">
         <v>10</v>
       </c>
       <c r="E414" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F414" s="1" t="s">
-        <v>1299</v>
+        <v>1309</v>
       </c>
       <c r="G414" t="s">
-        <v>1300</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>151</v>
+        <v>246</v>
       </c>
       <c r="B415" t="s">
-        <v>1286</v>
+        <v>1311</v>
       </c>
       <c r="C415" t="s">
-        <v>981</v>
+        <v>1312</v>
       </c>
       <c r="D415" t="s">
         <v>10</v>
       </c>
       <c r="E415" t="s">
         <v>11</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="G415" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>143</v>
+        <v>229</v>
       </c>
       <c r="B416" t="s">
-        <v>1286</v>
+        <v>1311</v>
       </c>
       <c r="C416" t="s">
-        <v>58</v>
+        <v>1067</v>
       </c>
       <c r="D416" t="s">
         <v>10</v>
       </c>
       <c r="E416" t="s">
         <v>11</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="G416" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>139</v>
+        <v>225</v>
       </c>
       <c r="B417" t="s">
-        <v>1286</v>
+        <v>1311</v>
       </c>
       <c r="C417" t="s">
-        <v>63</v>
+        <v>1070</v>
       </c>
       <c r="D417" t="s">
         <v>10</v>
       </c>
       <c r="E417" t="s">
         <v>11</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="G417" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>53</v>
+        <v>220</v>
       </c>
       <c r="B418" t="s">
-        <v>1286</v>
+        <v>1311</v>
       </c>
       <c r="C418" t="s">
-        <v>67</v>
+        <v>1073</v>
       </c>
       <c r="D418" t="s">
         <v>10</v>
       </c>
       <c r="E418" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
       <c r="G418" t="s">
-        <v>1308</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>48</v>
+        <v>216</v>
       </c>
       <c r="B419" t="s">
-        <v>1286</v>
+        <v>1311</v>
       </c>
       <c r="C419" t="s">
-        <v>71</v>
+        <v>1076</v>
       </c>
       <c r="D419" t="s">
         <v>10</v>
       </c>
       <c r="E419" t="s">
         <v>11</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>1309</v>
+        <v>1321</v>
       </c>
       <c r="G419" t="s">
-        <v>1310</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>1311</v>
+        <v>212</v>
       </c>
       <c r="B420" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="C420" t="s">
-        <v>468</v>
+        <v>994</v>
       </c>
       <c r="D420" t="s">
         <v>10</v>
       </c>
       <c r="E420" t="s">
-        <v>188</v>
+        <v>104</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>1313</v>
+        <v>1324</v>
       </c>
       <c r="G420" t="s">
-        <v>1314</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>647</v>
+        <v>767</v>
       </c>
       <c r="B421" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="C421" t="s">
-        <v>111</v>
+        <v>998</v>
       </c>
       <c r="D421" t="s">
         <v>10</v>
       </c>
       <c r="E421" t="s">
         <v>11</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>1315</v>
+        <v>1326</v>
       </c>
       <c r="G421" t="s">
-        <v>1316</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>643</v>
+        <v>196</v>
       </c>
       <c r="B422" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="C422" t="s">
-        <v>115</v>
+        <v>1007</v>
       </c>
       <c r="D422" t="s">
         <v>10</v>
       </c>
       <c r="E422" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>1317</v>
+        <v>1328</v>
       </c>
       <c r="G422" t="s">
-        <v>1318</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>639</v>
+        <v>770</v>
       </c>
       <c r="B423" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C423" t="s">
-        <v>119</v>
+        <v>1002</v>
       </c>
       <c r="D423" t="s">
         <v>10</v>
       </c>
       <c r="E423" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="G423" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>636</v>
+        <v>208</v>
       </c>
       <c r="B424" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C424" t="s">
-        <v>123</v>
+        <v>1011</v>
       </c>
       <c r="D424" t="s">
         <v>10</v>
       </c>
       <c r="E424" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="G424" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>633</v>
+        <v>204</v>
       </c>
       <c r="B425" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C425" t="s">
-        <v>127</v>
+        <v>1022</v>
       </c>
       <c r="D425" t="s">
         <v>10</v>
       </c>
       <c r="E425" t="s">
         <v>11</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="G425" t="s">
-        <v>1318</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>629</v>
+        <v>773</v>
       </c>
       <c r="B426" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C426" t="s">
-        <v>131</v>
+        <v>1026</v>
       </c>
       <c r="D426" t="s">
         <v>10</v>
       </c>
       <c r="E426" t="s">
         <v>11</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>1325</v>
+        <v>1336</v>
       </c>
       <c r="G426" t="s">
-        <v>1318</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>736</v>
+        <v>200</v>
       </c>
       <c r="B427" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C427" t="s">
-        <v>263</v>
+        <v>1018</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
         <v>11</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="G427" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>625</v>
+        <v>192</v>
       </c>
       <c r="B428" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C428" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="D428" t="s">
         <v>10</v>
       </c>
       <c r="E428" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="G428" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>621</v>
+        <v>188</v>
       </c>
       <c r="B429" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C429" t="s">
-        <v>184</v>
+        <v>113</v>
       </c>
       <c r="D429" t="s">
         <v>10</v>
       </c>
       <c r="E429" t="s">
         <v>11</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="G429" t="s">
-        <v>1318</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>842</v>
+        <v>103</v>
       </c>
       <c r="B430" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="C430" t="s">
-        <v>287</v>
+        <v>117</v>
       </c>
       <c r="D430" t="s">
         <v>10</v>
       </c>
       <c r="E430" t="s">
-        <v>1332</v>
+        <v>11</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>1333</v>
+        <v>1344</v>
       </c>
       <c r="G430" t="s">
-        <v>1334</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>267</v>
+        <v>98</v>
       </c>
       <c r="B431" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="C431" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="D431" t="s">
         <v>10</v>
       </c>
       <c r="E431" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>1335</v>
+        <v>1346</v>
       </c>
       <c r="G431" t="s">
-        <v>1336</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>614</v>
+        <v>1348</v>
       </c>
       <c r="B432" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="C432" t="s">
-        <v>263</v>
+        <v>516</v>
       </c>
       <c r="D432" t="s">
         <v>10</v>
       </c>
       <c r="E432" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>1337</v>
+        <v>1350</v>
       </c>
       <c r="G432" t="s">
-        <v>1338</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>602</v>
+        <v>695</v>
       </c>
       <c r="B433" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="C433" t="s">
-        <v>1339</v>
+        <v>160</v>
       </c>
       <c r="D433" t="s">
         <v>10</v>
       </c>
       <c r="E433" t="s">
         <v>11</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>1340</v>
+        <v>1352</v>
       </c>
       <c r="G433" t="s">
-        <v>1341</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>1342</v>
+        <v>691</v>
       </c>
       <c r="B434" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="C434" t="s">
-        <v>331</v>
+        <v>164</v>
       </c>
       <c r="D434" t="s">
         <v>10</v>
       </c>
       <c r="E434" t="s">
         <v>11</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="G434" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>610</v>
+        <v>687</v>
       </c>
       <c r="B435" t="s">
-        <v>1331</v>
+        <v>1356</v>
       </c>
       <c r="C435" t="s">
-        <v>301</v>
+        <v>168</v>
       </c>
       <c r="D435" t="s">
         <v>10</v>
       </c>
       <c r="E435" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="G435" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>606</v>
+        <v>684</v>
       </c>
       <c r="B436" t="s">
-        <v>1331</v>
+        <v>1356</v>
       </c>
       <c r="C436" t="s">
-        <v>305</v>
+        <v>172</v>
       </c>
       <c r="D436" t="s">
         <v>10</v>
       </c>
       <c r="E436" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>1347</v>
+        <v>1359</v>
       </c>
       <c r="G436" t="s">
-        <v>1348</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>595</v>
+        <v>681</v>
       </c>
       <c r="B437" t="s">
-        <v>1331</v>
+        <v>1356</v>
       </c>
       <c r="C437" t="s">
-        <v>335</v>
+        <v>176</v>
       </c>
       <c r="D437" t="s">
         <v>10</v>
       </c>
       <c r="E437" t="s">
         <v>11</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="G437" t="s">
-        <v>1318</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>591</v>
+        <v>677</v>
       </c>
       <c r="B438" t="s">
-        <v>1331</v>
+        <v>1356</v>
       </c>
       <c r="C438" t="s">
-        <v>339</v>
+        <v>180</v>
       </c>
       <c r="D438" t="s">
         <v>10</v>
       </c>
       <c r="E438" t="s">
         <v>11</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>1350</v>
+        <v>1362</v>
       </c>
       <c r="G438" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>1352</v>
+        <v>776</v>
       </c>
       <c r="B439" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="C439" t="s">
-        <v>351</v>
+        <v>311</v>
       </c>
       <c r="D439" t="s">
         <v>10</v>
       </c>
       <c r="E439" t="s">
         <v>11</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>1354</v>
+        <v>1363</v>
       </c>
       <c r="G439" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>575</v>
+        <v>673</v>
       </c>
       <c r="B440" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="C440" t="s">
-        <v>391</v>
+        <v>184</v>
       </c>
       <c r="D440" t="s">
         <v>10</v>
       </c>
       <c r="E440" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>1356</v>
+        <v>1365</v>
       </c>
       <c r="G440" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>571</v>
+        <v>669</v>
       </c>
       <c r="B441" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="C441" t="s">
-        <v>407</v>
+        <v>233</v>
       </c>
       <c r="D441" t="s">
         <v>10</v>
       </c>
       <c r="E441" t="s">
         <v>11</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="G441" t="s">
-        <v>1318</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>567</v>
+        <v>879</v>
       </c>
       <c r="B442" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C442" t="s">
-        <v>411</v>
+        <v>335</v>
       </c>
       <c r="D442" t="s">
         <v>10</v>
       </c>
       <c r="E442" t="s">
-        <v>172</v>
+        <v>1369</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>1359</v>
+        <v>1370</v>
       </c>
       <c r="G442" t="s">
-        <v>1360</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>744</v>
+        <v>315</v>
       </c>
       <c r="B443" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C443" t="s">
-        <v>415</v>
+        <v>315</v>
       </c>
       <c r="D443" t="s">
         <v>10</v>
       </c>
       <c r="E443" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>1361</v>
+        <v>1372</v>
       </c>
       <c r="G443" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>563</v>
+        <v>662</v>
       </c>
       <c r="B444" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C444" t="s">
-        <v>468</v>
+        <v>311</v>
       </c>
       <c r="D444" t="s">
         <v>10</v>
       </c>
       <c r="E444" t="s">
         <v>11</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>1363</v>
+        <v>1374</v>
       </c>
       <c r="G444" t="s">
-        <v>1364</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>747</v>
+        <v>650</v>
       </c>
       <c r="B445" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C445" t="s">
-        <v>472</v>
+        <v>1376</v>
       </c>
       <c r="D445" t="s">
         <v>10</v>
       </c>
       <c r="E445" t="s">
         <v>11</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>1365</v>
+        <v>1377</v>
       </c>
       <c r="G445" t="s">
-        <v>1366</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>498</v>
+        <v>1379</v>
       </c>
       <c r="B446" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C446" t="s">
-        <v>246</v>
+        <v>379</v>
       </c>
       <c r="D446" t="s">
         <v>10</v>
       </c>
       <c r="E446" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>1367</v>
+        <v>1380</v>
       </c>
       <c r="G446" t="s">
-        <v>1368</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>1036</v>
+        <v>658</v>
       </c>
       <c r="B447" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C447" t="s">
-        <v>498</v>
+        <v>349</v>
       </c>
       <c r="D447" t="s">
         <v>10</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="G447" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>555</v>
+        <v>654</v>
       </c>
       <c r="B448" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C448" t="s">
-        <v>579</v>
+        <v>353</v>
       </c>
       <c r="D448" t="s">
         <v>10</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>1371</v>
+        <v>1384</v>
       </c>
       <c r="G448" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>750</v>
+        <v>643</v>
       </c>
       <c r="B449" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C449" t="s">
-        <v>583</v>
+        <v>383</v>
       </c>
       <c r="D449" t="s">
         <v>10</v>
       </c>
       <c r="E449" t="s">
         <v>11</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="G449" t="s">
-        <v>1374</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>753</v>
+        <v>639</v>
       </c>
       <c r="B450" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="C450" t="s">
-        <v>587</v>
+        <v>387</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
         <v>11</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>1375</v>
+        <v>1387</v>
       </c>
       <c r="G450" t="s">
-        <v>1376</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>757</v>
+        <v>1389</v>
       </c>
       <c r="B451" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C451" t="s">
-        <v>651</v>
+        <v>399</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
         <v>11</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>1377</v>
+        <v>1391</v>
       </c>
       <c r="G451" t="s">
-        <v>1378</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>551</v>
+        <v>623</v>
       </c>
       <c r="B452" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C452" t="s">
-        <v>655</v>
+        <v>439</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>11</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>1379</v>
+        <v>1393</v>
       </c>
       <c r="G452" t="s">
-        <v>1380</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>184</v>
+        <v>619</v>
       </c>
       <c r="B453" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C453" t="s">
-        <v>842</v>
+        <v>455</v>
       </c>
       <c r="D453" t="s">
         <v>10</v>
       </c>
       <c r="E453" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>1381</v>
+        <v>1395</v>
       </c>
       <c r="G453" t="s">
-        <v>1382</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>761</v>
+        <v>615</v>
       </c>
       <c r="B454" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C454" t="s">
-        <v>1055</v>
+        <v>459</v>
       </c>
       <c r="D454" t="s">
         <v>10</v>
       </c>
       <c r="E454" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="G454" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>544</v>
+        <v>783</v>
       </c>
       <c r="B455" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C455" t="s">
-        <v>246</v>
+        <v>463</v>
       </c>
       <c r="D455" t="s">
         <v>10</v>
       </c>
       <c r="E455" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="G455" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>540</v>
+        <v>611</v>
       </c>
       <c r="B456" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C456" t="s">
-        <v>267</v>
+        <v>516</v>
       </c>
       <c r="D456" t="s">
         <v>10</v>
       </c>
       <c r="E456" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
       <c r="G456" t="s">
-        <v>1388</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>536</v>
+        <v>786</v>
       </c>
       <c r="B457" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="C457" t="s">
-        <v>842</v>
+        <v>520</v>
       </c>
       <c r="D457" t="s">
         <v>10</v>
       </c>
       <c r="E457" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>1389</v>
+        <v>1402</v>
       </c>
       <c r="G457" t="s">
-        <v>1390</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>893</v>
+        <v>546</v>
       </c>
       <c r="B458" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="C458" t="s">
-        <v>1392</v>
+        <v>294</v>
       </c>
       <c r="D458" t="s">
         <v>10</v>
       </c>
       <c r="E458" t="s">
-        <v>1393</v>
+        <v>32</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="G458" t="s">
-        <v>1395</v>
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7">
+      <c r="A459" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C459" t="s">
+        <v>546</v>
+      </c>
+      <c r="D459" t="s">
+        <v>10</v>
+      </c>
+      <c r="E459" t="s">
+        <v>11</v>
+      </c>
+      <c r="F459" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G459" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460" t="s">
+        <v>603</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C460" t="s">
+        <v>627</v>
+      </c>
+      <c r="D460" t="s">
+        <v>10</v>
+      </c>
+      <c r="E460" t="s">
+        <v>11</v>
+      </c>
+      <c r="F460" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G460" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461" t="s">
+        <v>789</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C461" t="s">
+        <v>631</v>
+      </c>
+      <c r="D461" t="s">
+        <v>10</v>
+      </c>
+      <c r="E461" t="s">
+        <v>11</v>
+      </c>
+      <c r="F461" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G461" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="A462" t="s">
+        <v>792</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C462" t="s">
+        <v>635</v>
+      </c>
+      <c r="D462" t="s">
+        <v>10</v>
+      </c>
+      <c r="E462" t="s">
+        <v>11</v>
+      </c>
+      <c r="F462" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G462" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463" t="s">
+        <v>795</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C463" t="s">
+        <v>699</v>
+      </c>
+      <c r="D463" t="s">
+        <v>10</v>
+      </c>
+      <c r="E463" t="s">
+        <v>11</v>
+      </c>
+      <c r="F463" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G463" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" t="s">
+        <v>599</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C464" t="s">
+        <v>703</v>
+      </c>
+      <c r="D464" t="s">
+        <v>10</v>
+      </c>
+      <c r="E464" t="s">
+        <v>11</v>
+      </c>
+      <c r="F464" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G464" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="A465" t="s">
+        <v>233</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C465" t="s">
+        <v>879</v>
+      </c>
+      <c r="D465" t="s">
+        <v>10</v>
+      </c>
+      <c r="E465" t="s">
+        <v>32</v>
+      </c>
+      <c r="F465" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G465" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7">
+      <c r="A466" t="s">
+        <v>798</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D466" t="s">
+        <v>10</v>
+      </c>
+      <c r="E466" t="s">
+        <v>11</v>
+      </c>
+      <c r="F466" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G466" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7">
+      <c r="A467" t="s">
+        <v>592</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C467" t="s">
+        <v>294</v>
+      </c>
+      <c r="D467" t="s">
+        <v>10</v>
+      </c>
+      <c r="E467" t="s">
+        <v>99</v>
+      </c>
+      <c r="F467" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G467" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7">
+      <c r="A468" t="s">
+        <v>588</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C468" t="s">
+        <v>315</v>
+      </c>
+      <c r="D468" t="s">
+        <v>10</v>
+      </c>
+      <c r="E468" t="s">
+        <v>104</v>
+      </c>
+      <c r="F468" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="A469" t="s">
+        <v>584</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C469" t="s">
+        <v>879</v>
+      </c>
+      <c r="D469" t="s">
+        <v>10</v>
+      </c>
+      <c r="E469" t="s">
+        <v>221</v>
+      </c>
+      <c r="F469" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G469" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="A470" t="s">
+        <v>930</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D470" t="s">
+        <v>10</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F470" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G470" t="s">
+        <v>1432</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -15562,50 +15949,62 @@
     <hyperlink ref="F434" r:id="rId433"/>
     <hyperlink ref="F435" r:id="rId434"/>
     <hyperlink ref="F436" r:id="rId435"/>
     <hyperlink ref="F437" r:id="rId436"/>
     <hyperlink ref="F438" r:id="rId437"/>
     <hyperlink ref="F439" r:id="rId438"/>
     <hyperlink ref="F440" r:id="rId439"/>
     <hyperlink ref="F441" r:id="rId440"/>
     <hyperlink ref="F442" r:id="rId441"/>
     <hyperlink ref="F443" r:id="rId442"/>
     <hyperlink ref="F444" r:id="rId443"/>
     <hyperlink ref="F445" r:id="rId444"/>
     <hyperlink ref="F446" r:id="rId445"/>
     <hyperlink ref="F447" r:id="rId446"/>
     <hyperlink ref="F448" r:id="rId447"/>
     <hyperlink ref="F449" r:id="rId448"/>
     <hyperlink ref="F450" r:id="rId449"/>
     <hyperlink ref="F451" r:id="rId450"/>
     <hyperlink ref="F452" r:id="rId451"/>
     <hyperlink ref="F453" r:id="rId452"/>
     <hyperlink ref="F454" r:id="rId453"/>
     <hyperlink ref="F455" r:id="rId454"/>
     <hyperlink ref="F456" r:id="rId455"/>
     <hyperlink ref="F457" r:id="rId456"/>
     <hyperlink ref="F458" r:id="rId457"/>
+    <hyperlink ref="F459" r:id="rId458"/>
+    <hyperlink ref="F460" r:id="rId459"/>
+    <hyperlink ref="F461" r:id="rId460"/>
+    <hyperlink ref="F462" r:id="rId461"/>
+    <hyperlink ref="F463" r:id="rId462"/>
+    <hyperlink ref="F464" r:id="rId463"/>
+    <hyperlink ref="F465" r:id="rId464"/>
+    <hyperlink ref="F466" r:id="rId465"/>
+    <hyperlink ref="F467" r:id="rId466"/>
+    <hyperlink ref="F468" r:id="rId467"/>
+    <hyperlink ref="F469" r:id="rId468"/>
+    <hyperlink ref="F470" r:id="rId469"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>